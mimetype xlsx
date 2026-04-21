--- v0 (2026-03-01)
+++ v1 (2026-04-21)
@@ -10,809 +10,857 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="525" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="565" uniqueCount="270">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Darceli Nunes</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_n_01_providencie_uma_operacao_de_recapeamento_asfaltico_nas_ruas_e_avenidas_da_cidade.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_n_01_providencie_uma_operacao_de_recapeamento_asfaltico_nas_ruas_e_avenidas_da_cidade.pdf</t>
   </si>
   <si>
     <t>Solicita do poder Executivo que providencie uma operação de recapeamento asfáltico nas ruas e avenidas da cidade de Peixe-TO.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Gicelma Santos</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_n_02_reforma_e_ampliacao_do_centro_comunitario_do_povoado_de_novo_nilo.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_n_02_reforma_e_ampliacao_do_centro_comunitario_do_povoado_de_novo_nilo.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder Executivo que providencie uma reforma e ampliação do centro comunitário do povoado de Novo Nilo Município de Peixe-TO.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Manoel Santana</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_n_03_estudo_de_viabilidade_para_servicos_de_fisioterapia_nas_regioes_de_vila_sao_miguel_romao_e_outras.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_n_03_estudo_de_viabilidade_para_servicos_de_fisioterapia_nas_regioes_de_vila_sao_miguel_romao_e_outras.pdf</t>
   </si>
   <si>
     <t>Solicita do poder Executivo que seja realizado um estudo de viabilidade para serviços de fisioterapia nas regiões de Vila São Miguel, Lagoa do Romão e outras.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_n_04_reforma_no_campo_society.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_n_04_reforma_no_campo_society.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder Executivo que seja realizada uma reforma no campo society nesta cidade de Peixe-TO.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_n_05_realizacao_de_estudo_de_viabilidade_para_atendimento_de_fonoaudiologia_no_municipio_de_peixe.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_n_05_realizacao_de_estudo_de_viabilidade_para_atendimento_de_fonoaudiologia_no_municipio_de_peixe.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder Executivo que seja realizado estudo de viabilidade para atendimento de fonoaudiologia no município de Peixe-TO, com atenção às crianças diagnosticadas com Transtorno de Espectro Autista - TEA e outras condições que necessitem de acompanhamento especializado.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_n_06_manutencao_na_iluminacao_do_ginasio_de_esportes.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_n_06_manutencao_na_iluminacao_do_ginasio_de_esportes.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo que seja realizada manutenção na iluminação do ginásio de esportes nesta cidade de Peixe - TO.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_n_07_aquisicao_de_um_aparelho_de_raio_x_para_o_hospital_municipal_antonio_pires.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_n_07_aquisicao_de_um_aparelho_de_raio_x_para_o_hospital_municipal_antonio_pires.pdf</t>
   </si>
   <si>
     <t>Solicita do poder Executivo que seja realizada a aquisição de um aparelho de Raio X para o Hospital Municipal Antônio Pires.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Almirani</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_n_08_sugere_adesao_da_prefeitura_municipal_na_plataforma_contrata_mais_brasil.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_n_08_sugere_adesao_da_prefeitura_municipal_na_plataforma_contrata_mais_brasil.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder Executivo adesão da Prefeitura Municipal na plataforma Contrata Mais Brasil.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_n_09_solicita_construcao_do_portal_de_entrada_da_cidade_de_peixe.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_n_09_solicita_construcao_do_portal_de_entrada_da_cidade_de_peixe.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder Executivo a construção do portal de entrada da cidade de Peixe - TO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_n_10_solicita_reforma_do_cras_de_peixe.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_n_10_solicita_reforma_do_cras_de_peixe.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder Executivo a reforma do CRAS (Centro de Referência e Assistência Social) de Peixe - TO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Fernandim</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_n_11_solicita_substituicao_da_grama_natural_por_grama_sintetica_do_campo_de_futebol_society.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_n_11_solicita_substituicao_da_grama_natural_por_grama_sintetica_do_campo_de_futebol_society.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder Executivo a substituição da grama natural por grama sintética do campo de futebol society da cidade de Peixe.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Jessé</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_n_12_solicita_construcao_de_pontes_manutencao_de_estradas_vicinais_e_limpeza_urbana_no_povoado_de_vila_sao_miguel.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_n_12_solicita_construcao_de_pontes_manutencao_de_estradas_vicinais_e_limpeza_urbana_no_povoado_de_vila_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder municipal a construção de ponte no córrego Santo Antônio, próxima à fazenda do senhor Joel; construção de ponte no córrego Sapé, nas proximidades de Altamira das Cruzes; construção de ponte no córrego São Miguel, próximo à fazenda do senhor Neuzinho; manutenção das estradas vicinais e limpeza urbana no povoado de Vila São Miguel.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_n_13_solicita_reativacao_do_viveiro_de_mudas_da_secretaria_do_meio_ambiente_e_saneamento.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_n_13_solicita_reativacao_do_viveiro_de_mudas_da_secretaria_do_meio_ambiente_e_saneamento.pdf</t>
   </si>
   <si>
     <t>Indica ao poder municipal a reativação do viveiro de mudas da secretaria de meio ambiente e saneamento.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Índio</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_n_14_solicita_reforma_da_fonte_luminosa_e_do_parque_infantil_da_praca_mestre_ananias_ponce_leones.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_n_14_solicita_reforma_da_fonte_luminosa_e_do_parque_infantil_da_praca_mestre_ananias_ponce_leones.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder municipal a reforma da fonte luminosa e do parque infantil da praça Mestre Ananias Ponce Leones de Peixe - TO.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_n_15_solicita_atendimento_telemdicina_e_atendimento_com_psicologo_e_fisioterapeuta_para_vila_sao_miguel_e_romao.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_n_15_solicita_atendimento_telemdicina_e_atendimento_com_psicologo_e_fisioterapeuta_para_vila_sao_miguel_e_romao.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo atendimento telemedicina, psicólogo e fisioterapeuta para os povoados de Vila São Miguel e Lagoa do Romão.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_n_16_providencie_um_estudo_para_atualizacao_do_projeto_de_lei_que_autoriza_o_pagamento_de_diarias_a_todos_os_servidores_publicos_municipais.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_n_16_providencie_um_estudo_para_atualizacao_do_projeto_de_lei_que_autoriza_o_pagamento_de_diarias_a_todos_os_servidores_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>Solicita do poder executivo que providencie um estudo para atualização do projeto de lei que autoriza o pagamento de diárias a todos os servidores públicos municipais de Peixe - TO.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_n_17_solicita_implantar_o_programa_jovem_aprendiz_no_ambito_do_municipio_de_peixe_instituido_pela_lei_municipal_n_725_de_2016.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_n_17_solicita_implantar_o_programa_jovem_aprendiz_no_ambito_do_municipio_de_peixe_instituido_pela_lei_municipal_n_725_de_2016.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a implantação do Programa Jovem Aprendiz no âmbito municipal de Peixe - TO instituído pela lei municipal n° 725/2016 de 29 de Dezembro de 2016.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_n_18_solicita_contratacao_de_um_profissional_de_enfermagem_ou_tecnico_de_enfermagem_para_romao_e_vila_sao_miguel.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_n_18_solicita_contratacao_de_um_profissional_de_enfermagem_ou_tecnico_de_enfermagem_para_romao_e_vila_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Solicita do Secretário Municipal de Saúde a contratação de um profissional de enfermagem ou técnico de enfermagem para atender os povoados de Vila São Miguel e Lagoa do Romão durante os finais de semana e feriados.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_n_19_construcao_de_asfalto_na_rua_17_em_peixe.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_n_19_construcao_de_asfalto_na_rua_17_em_peixe.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder Executivo que seja construído o asfalto na Rua 17, Setor Aeroporto perímetro urbano até a BR 242 próximo a borracharia Pereira nesta cidade de Peixe - TO.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_n_20_manutencao_de_cadeiras_odontologicas_das_ubs_dos_povoados_de_entroncamento_do_jau_e_vila_quixaba.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_n_20_manutencao_de_cadeiras_odontologicas_das_ubs_dos_povoados_de_entroncamento_do_jau_e_vila_quixaba.pdf</t>
   </si>
   <si>
     <t>Sugere a manutenção das cadeiras odontológicas das UBS dos Povoados de Entroncamento do Jaú e Vila Quixaba Município de Peixe - TO.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_n_21_solicita_realizacao_de_leilao_dos_bens_insersiveis_da_adm_publica_do_municipio_de_peixe.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_n_21_solicita_realizacao_de_leilao_dos_bens_insersiveis_da_adm_publica_do_municipio_de_peixe.pdf</t>
   </si>
   <si>
     <t>Sugere que seja realizado leilão dos bens inservíveis da administração pública do município de Peixe - TO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_n_22_sugere_construcao_de_praca_no_setor_altino_mota.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_n_22_sugere_construcao_de_praca_no_setor_altino_mota.pdf</t>
   </si>
   <si>
     <t>Sugere a construção de uma praça pública no setor Altino Pereira Mota (Boa Vista).</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_n_23_indica_contratacao_de_garis_para_atender_povoado_de_vila_quixaba.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_n_23_indica_contratacao_de_garis_para_atender_povoado_de_vila_quixaba.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de garis para serviços de varrição, para atender ao povoado de Vila Quixaba.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_n_24_sugere_a_criacao_de_salas_de_atendimento_educacional_especializado.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_n_24_sugere_a_criacao_de_salas_de_atendimento_educacional_especializado.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a criação de Salas de Atendimento Educacional Especializado (AEE) em todas as Escolas Municipais do município, tendo em vista que, atualmente, há somente uma sala em funcionamento, localizada na Escola Municipal Mestre Francisco Ribeiro.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_n_25_indica_reposicao_dos_lencois_nos_leitos_do_hospital_municipal.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_n_25_indica_reposicao_dos_lencois_nos_leitos_do_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que providencie a reposição dos lençóis nos leitos do Hospital Municipal Antônio Pires, devido a grande demanda nas cirurgias eletivas.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_n_26_indica_revitalizacao_da_avenida_antonio_jose_castelo_branco_com_implantacao_de_mao_dupla.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_n_26_indica_revitalizacao_da_avenida_antonio_jose_castelo_branco_com_implantacao_de_mao_dupla.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que providencie a revitalização da Avenida Antônio José Castelo Branco (Avenida Aeroporto) com implantação de mão dupla nesta cidade de Peixe - TO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_n_27_melhorias_no_setor_vila_sao_jose.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_n_27_melhorias_no_setor_vila_sao_jose.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a execução de algumas melhorias no setor Vila São José.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_n_28_sugere_reparos_na_van_que_transporta_pacientes_diariamente_tfd.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_n_28_sugere_reparos_na_van_que_transporta_pacientes_diariamente_tfd.pdf</t>
   </si>
   <si>
     <t>Sugere reparos na van que transporta pacientes diariamente TFD (Tratamento Fora do Domicílio).</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_n_29_sugerindo_algumas_melhorias_no_povoado_de_vila_sao_miguel.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_n_29_sugerindo_algumas_melhorias_no_povoado_de_vila_sao_miguel.pdf</t>
   </si>
   <si>
     <t>Sugere algumas melhorias para o povoado de Vila São Miguel.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_n_30_solicita_adocao_de_medidas_necessarias_para_instalacao_de_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_n_30_solicita_adocao_de_medidas_necessarias_para_instalacao_de_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita a adoção das medidas necessárias para a instalação de redutores de velocidade na Rua 17 nesta cidade.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_n_31_solicitando_instalacao_de_cameras_de_monitoramento_nas_entradas_e_saidas_da_cidade.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_n_31_solicitando_instalacao_de_cameras_de_monitoramento_nas_entradas_e_saidas_da_cidade.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de câmeras de monitoramento nas entradas e saídas da cidade, bem como nas avenidas principais.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_n_32_indicando_a_construcao_de_uma_capela_mortuaria_municipal.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_n_32_indicando_a_construcao_de_uma_capela_mortuaria_municipal.pdf</t>
   </si>
   <si>
     <t>Indicando a construção de uma Capela Mortuária Municipal.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_n_33_indicando_construcao_da_rampa_de_acesso_a_praia_da_tartaruga.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_n_33_indicando_construcao_da_rampa_de_acesso_a_praia_da_tartaruga.pdf</t>
   </si>
   <si>
     <t>Indicando a Construção da Rampa de Acesso a Praia da Tartaruga.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_n_34_solicitando_a_contratacao_e_capacitacao_de_orientador_fiscal_com_habilidades_de_socorrista_para_atuar_de_forma_preventiva_nas_areas_de_uso_recreativo_do_rio.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_n_34_solicitando_a_contratacao_e_capacitacao_de_orientador_fiscal_com_habilidades_de_socorrista_para_atuar_de_forma_preventiva_nas_areas_de_uso_recreativo_do_rio.pdf</t>
   </si>
   <si>
     <t>Solicita a constatação e capacitação de Orientador Fiscal com habilidades de socorrista, para atuar de forma preventiva nas áreas de uso recreativo do Rio Tocantins.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Augusto Cézar Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_001_de__2025_dispoe_sobre_a_restruturacao_do_conselho_municipal_de_turismo_comtur_de_peixe.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_001_de__2025_dispoe_sobre_a_restruturacao_do_conselho_municipal_de_turismo_comtur_de_peixe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a restruturação do conselho municipal de Turismo - COMTUR de Peixe - TO, instituído pela Lei Municipal n° 293/1995, de Abril de 1995, e dá outras providências.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_002_de_14_de_marco_de_2025_autoriza_o_executivo_municipal_a_adquirir_por_desapropriacao_pela_forma_administrativa_amigavel_ou_judicial.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_002_de_14_de_marco_de_2025_autoriza_o_executivo_municipal_a_adquirir_por_desapropriacao_pela_forma_administrativa_amigavel_ou_judicial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir por desapropriação pela forma administrativa amigável ou judicial, de áreas de terrenos urbanos declarados como de utilidade pública que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_003_de_14_de_abril_de_2025_altera_o_art_33_e_anexo_i_03_09_e_13_e_lei_n_848_de_2024_para_insercao_dos_cargos_de_adm_tributario.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_003_de_14_de_abril_de_2025_altera_o_art_33_e_anexo_i_03_09_e_13_e_lei_n_848_de_2024_para_insercao_dos_cargos_de_adm_tributario.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 33 e Anexo I - 03, 09 e 13, da Lei N° 848/2024, de 20 de dezembro de 2024, para inserção dos cargos de: administrador tributário, assessor técnico especial, diretor de oficina e diretor de enfermagem da unidade hospitalar no quadro de servidores das respectivas secretarias municipais de Peixe - TO, e dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_004_de_16_de_junho_de_2025_autoriza_contratacao_por_tempo_determinado.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_004_de_16_de_junho_de_2025_autoriza_contratacao_por_tempo_determinado.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de pessoal, por tempo determinado, para atender a necessidade de excepcional interesse público, nos termos do Art. 37, IX, da Constituição Federal, Art. 9°, IX, da Constituição Estadual e Art. 99, § 10, incisos III e IV da Lei Orgânica do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_005_de_18_de_agosto_de_2025_dispoe_sobre_a_ampliacao_do_limite_para_abertura_de_creditos_adicionais.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_005_de_18_de_agosto_de_2025_dispoe_sobre_a_ampliacao_do_limite_para_abertura_de_creditos_adicionais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para abertura de créditos adicionais suplementares durante a execução do orçamento municipal no exercício de 2025; altera a redação do inciso I, do artigo 12 da Lei de Diretrizes Orçamentária - LDO N° 850/2024, de 20/12/2024; altera a redação do inciso I, do art. 9°, da Lei Orçamentária Anual - LOA N° 851/2024, de 20/12/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_006_de_02_de_setembro_de_2025_dispoe_sobre_a_realizacao_de_processo_seletivo_publico.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_006_de_02_de_setembro_de_2025_dispoe_sobre_a_realizacao_de_processo_seletivo_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de processo seletivo público para o provimento de vagas de Agente Comunitário de Saúde e de Agente de Combate às Endemias, no âmbito do município de Peixe - TO, e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_007_de_09_de_setembro_de_2025_dispoe_sobre_a_implantacao_e_regramento_do_regime_de_trabalho_remoto_home_office.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_007_de_09_de_setembro_de_2025_dispoe_sobre_a_implantacao_e_regramento_do_regime_de_trabalho_remoto_home_office.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação e regramento do regime de trabalho remoto (Home Office) no âmbito da Administração Municipal de Peixe - TO, e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_009_de_09_de_setembro_de_2025_dispoe_sobre_a_proibicao_restricao_de_circulacao_e_permanencia_de_qualquer_tipo_de_veiculos_automotores_sobre_a_faixa_de_areia.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_009_de_09_de_setembro_de_2025_dispoe_sobre_a_proibicao_restricao_de_circulacao_e_permanencia_de_qualquer_tipo_de_veiculos_automotores_sobre_a_faixa_de_areia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição/restrição de circulação e permanência de qualquer tipo veículos automotores sobre a faixa de areia da Ilha da Tartaruga, em especial durante o período de temporada de praia, e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_010_de_10_de_setembro_de_2025_autoriza_o_executivo_a_adquirir_por_desapropriacao_pela_via_administrativa_amigavel_ou_judicial.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_010_de_10_de_setembro_de_2025_autoriza_o_executivo_a_adquirir_por_desapropriacao_pela_via_administrativa_amigavel_ou_judicial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir por desapropriação pela via amigável ou judicial, área de imóvel rural, declarada como de utilidade pública objetivando a construção, implantação, funcionamento e operação do aeroporto municipal e a de um parque agroindustrial do Município de Peixe - TO, e dá outras providências. Projeto Aprovado.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_011_de_12_de_setembro_de_2025_dispoe_sobre_a_prorrogacao_ate_24_de_junho_de_2027_a_vigencia_do_plano_municipal_de_educacao_aprovado_por_meio_da_lei_n_704_24.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_011_de_12_de_setembro_de_2025_dispoe_sobre_a_prorrogacao_ate_24_de_junho_de_2027_a_vigencia_do_plano_municipal_de_educacao_aprovado_por_meio_da_lei_n_704_24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação, até 24 de junho de 2027, a vigência do Plano Municipal de Educação aprovado por meio da Lei n° 704, de 24 de junho de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_012_de_12_de_setembro_de_2025_autoriza_o_executivo_municipal_a_adquirir_por_desapropriacao_pela_forma_amigavel_ou_judicial.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_012_de_12_de_setembro_de_2025_autoriza_o_executivo_municipal_a_adquirir_por_desapropriacao_pela_forma_amigavel_ou_judicial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir por desapropriação, pela forma amigável ou por via judicial, áreas de terrenos suburbanas declaradas como de utilidade pública que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_013_de_setembro_de_2025_dispoe_sobre_a_instituicao_do_programa_de_apoio_e_acolhimento_ao_lgbtqia.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_013_de_setembro_de_2025_dispoe_sobre_a_instituicao_do_programa_de_apoio_e_acolhimento_ao_lgbtqia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Apoio e Acolhimento de pessoas LGBTQIA+ em situação de violência e/ou vulnerabilidade social no âmbito do município de Peixe - TO, e dá outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_015_de_08_de_outubro_de_2025_altera_a_lei_complementar_n_02_de_2024_que_institui_o_novo_codigo_tributario.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_015_de_08_de_outubro_de_2025_altera_a_lei_complementar_n_02_de_2024_que_institui_o_novo_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 002/2024, de 27 de dezembro de 2024, que institui o novo Código Tributário do município de Peixe para transformar o parágrafo único do artigo 253 em parágrafo primeiro e acrescenta o parágrafo segundo neste mesmo artigo, e dá outras providências.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_lei_016_de_outubro_de_2025_dispoe_a_fixacao_do_tratamento_diferenciado_e_simplificado_para_as_microempresas.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_lei_016_de_outubro_de_2025_dispoe_a_fixacao_do_tratamento_diferenciado_e_simplificado_para_as_microempresas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do tratamento favorecido, diferenciado e simplificado para as microempresas, empresas de pequeno porte, agricultores familiares, produtores rurais pessoa física, microempreendedores individuais e sociedades cooperativas de consumo, nas licitações e contratações públicas de bens, serviços e obras, no âmbito do município de Peixe - TO, e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_017_de_21_de_outubro_de_2025_ppa_2026_a_2029.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_017_de_21_de_outubro_de_2025_ppa_2026_a_2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Peixe - TO, para o período de 2026 a 2029, e dá outras providências. Projeto Aprovado.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_018_de_21_de_outubro_de_2025_ldo.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_018_de_21_de_outubro_de_2025_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias do Município de Peixe, para o exercício de 2026, e dá outras providências. Projeto Aprovado.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_019_de_21_de_outubro_de_2025_loa_2026.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_019_de_21_de_outubro_de_2025_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Peixe, para o exercício de 2026, e dá outras providências. Projeto Aprovado.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_020_de_05_de_novembro_de_2025_dispoe_sobre_o_sistema_municipal_de_segurancal_alimentar_e_nutricional_sisan.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_020_de_05_de_novembro_de_2025_dispoe_sobre_o_sistema_municipal_de_segurancal_alimentar_e_nutricional_sisan.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Segurança Alimentar e Nutricional - SISAN, e dá outras providências. Projeto Aprovado.</t>
   </si>
   <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_lei_21_de_01_de_dezembro_de_2025_institui_o_fundo_municipal_de_cultura_fmc_estabele_normas_para_seu_funcionamento.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Fundo Municipal de Cultura - FMC, estabele normas para seu funcionamento, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_22_de_01_de_dezembro_de_2025_autoriza_a_contratacao_por_tempo_determinado_de_professores_e_nutricionistas_para_atender_a_necessidade.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a contratação por tempo determinado de professores (as) e nutricionistas para atender a necessidade de excepcional interesse público durante o ano de 2026, nos termos do art. 37, IX, da Constituição Federal, art. 9°, IX, da Constituição Estadual e art. 99, § 10, incisos III e IV da Lei Orgânica do Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>José Augusto Bezerra Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_23_de_01_de_dezembro_de_2025_cria_o_fundo_municipal_de_turismo_fumtur.pdf</t>
+  </si>
+  <si>
+    <t>Cria Fundo Municipal de Turismo - FUMTUR, estabelece normas para seu funcionamento, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_24_de_09_de_dezembro_de_2025_regulamenta_o_pagamento_de_diarias_de_viagem_no_ambito_da_administracao_municpal.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o pagamento de diárias de viagem no âmbito da Administração Municipal, concedidas em caráter indenizatório, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_25_de_11_de_dezembro_2025_dispoe_sobre_a_prorrogacao_dos_contratos_dos_agentes_comunitarios_de_saude_ace_e_dos_agentes_de_combate_a_endemi.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a PRORROGAÇÃO DOS CONTRATOS dos Agente Comunitários de Saúde - ACS e dos Agentes de Combate a Endemias - ACE, autorizados pela Lei Municipal n° 829/2023 de 18/12/2023, nos termos do Art. 37, IX, da Constituição Federal, Art. 9°, IX, da Constituição Estadual e Art. 99, § 10, III/IV, da Lei Orgânica do Município, e dá outras providências.</t>
+  </si>
+  <si>
     <t>292</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lei_n_001_de_18_de_setembro_de_2025_dispoe_sobre_a_denominacao_da_margem_direita_do_rio_tocantins.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lei_n_001_de_18_de_setembro_de_2025_dispoe_sobre_a_denominacao_da_margem_direita_do_rio_tocantins.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do porto fluvial da margem direita do Rio Tocantins localizados no Município de Peixe - TO e dá outras providências, em homenagem a cidadão de relevância local. Projeto Arquivado.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_n_002_de_23_de_outubro_de_2025_dispoe_sobre_a_denominacao_dos_portos_fluviais_das_margens_direita_e_esquerda_do_rio.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_n_002_de_23_de_outubro_de_2025_dispoe_sobre_a_denominacao_dos_portos_fluviais_das_margens_direita_e_esquerda_do_rio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação dos portos fluviais das margens direita e esquerda do Rio Tocantins localizados no Município de Peixe - TO e dá outras providências, em homenagem a cidadãos de relevância local. Autoria Vereadores: Gicelma Ferreira dos Santos, Darceli Nunes de Carvalho Gomes, Jessé José Miranda, Kartejane Xavier de Sousa, Almirani Dias Batista, Manoel Santana Ponce Leones, Rosane Nascimento Borges Fortes e Wilson Fernandes Pereira do Nascimento. Projeto Aprovado.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_n_003_de_04_de_novembro_de_2025_autoriza_o_poder_executivo_municipal_a_instituir_o_programa_bolsa_atleta.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_n_003_de_04_de_novembro_de_2025_autoriza_o_poder_executivo_municipal_a_instituir_o_programa_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Programa Bolsa Atleta no âmbito do Município de Peixe - TO, e dá outras providências. Autoria Vereadoras Almirani Dias Batista e Darceli Nunes de Carvalho Gomes. Projeto Aprovado.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_n_004_de_24_de_novembro_de_2025_autoriza_o_poder_executivo_estabelecer_diretrizes_para_a_valorizacao_e_priorizacao_de_artistas_locais.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_n_004_de_24_de_novembro_de_2025_autoriza_o_poder_executivo_estabelecer_diretrizes_para_a_valorizacao_e_priorizacao_de_artistas_locais.pdf</t>
   </si>
   <si>
     <t>Autorizo o Poder Executivo Municipal a estabelecer diretrizes para a valorização e priorização de artistas locais em contratações para eventos culturais promovidos, apoiados ou patrocinados pelo Município de Peixe - TO. Projeto Aprovado.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_n_005_de_24_de_novembro_de_2025_institui_no_ambito_do_municipio_de_peixe_o_programa_camara_vai_a_escola.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_n_005_de_24_de_novembro_de_2025_institui_no_ambito_do_municipio_de_peixe_o_programa_camara_vai_a_escola.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Peixe - TO, o Programa "Câmara vai à escola" e dá outras providências. Projeto Aprovado.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_resolucao_001_de_2025_restrutura_e_cria_cargos_reajusta_valor_das_remuneracoes_dos_cargos_efetivos_e_comissionados.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_resolucao_001_de_2025_restrutura_e_cria_cargos_reajusta_valor_das_remuneracoes_dos_cargos_efetivos_e_comissionados.pdf</t>
   </si>
   <si>
     <t>Reestrutura, cria cargos, reajusta valor das remunerações dos cargos efetivos e comissionados e consolida a estrutura administrativa de pessoal da Câmara Municipal de Peixe e dá outras providências. Projeto Aprovado.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_resolucao_002_de_2025_dispoe_sobre_a_alteracao_da_resolucao_n_01_de_2022_que_autoriza_a_concessao_de_auxilio_alimentcao_aos_servidores_da_camara_de_peixe.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_resolucao_002_de_2025_dispoe_sobre_a_alteracao_da_resolucao_n_01_de_2022_que_autoriza_a_concessao_de_auxilio_alimentcao_aos_servidores_da_camara_de_peixe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da resolução n° 01/2022, que autorizou a concessão de auxílio alimentação aos servidores da Câmara Municipal de Peixe Tocantins, para reajustar o seu valor e dá outras providências. Projeto Aprovado.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/287/projet1.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/287/projet1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal contratar temporariamente servidores para atender excepcional interesse público, nos termos do inciso IX do art. 37 da CF, e dá outras providências. Projeto Aprovado.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_resolucao_004_de_2025_dispoe_sobre_a_regulamentacao_da_lei_federal_n_14.129_de_29_de_marco_de_2021_de_ambito_municipal_instituindo_o_programa_governo_digital.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_resolucao_004_de_2025_dispoe_sobre_a_regulamentacao_da_lei_federal_n_14.129_de_29_de_marco_de_2021_de_ambito_municipal_instituindo_o_programa_governo_digital.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei Federal n° 14.129, de 29 de março de 2021, no âmbito do Poder Legislativo Municipal, instituindo o Programa Governo Digital do Legislativo de Peixe - GDLP e dá outras providências. Projeto Aprovado.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_resolucao_005_de_2025_dispoe_sobre_a_autorizacao_para_doacao_de_veiculo_pertencente_a_camara_municipal.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_resolucao_005_de_2025_dispoe_sobre_a_autorizacao_para_doacao_de_veiculo_pertencente_a_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para doação de veículo pertencente à Câmara Municipal de Peixe ao Poder Executivo Municipal de Peixe, com sugestão de destinação a Secretaria Municipal de Saúde conforme o que especifica. Projeto Aprovado.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_resolucao_006_de_2025_autoriza_o_poder_legislativo_municipal_contratar_temporariamente_servidores_para_atender_excepcional_interesse_publico.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_resolucao_006_de_2025_autoriza_o_poder_legislativo_municipal_contratar_temporariamente_servidores_para_atender_excepcional_interesse_publico.pdf</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_resolucao_007_de_2025_dispoe_sobre_a_concessao_e_atualizacao_dos_valores_das_diarias_dos_vereadores_e_servidores_da_camara_municipal_de_peixe.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_resolucao_007_de_2025_dispoe_sobre_a_concessao_e_atualizacao_dos_valores_das_diarias_dos_vereadores_e_servidores_da_camara_municipal_de_peixe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão e atualização dos valores das diárias aos vereadores e servidores da Câmara Municipal de Peixe - TO, e dá outras providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_resolucao_008_de_2025_dispoe_sobre_a_transparencia_acompanhamento_e_publicidade_das_emendas_parlamentares_destinadas_ao_municipio_de_peixe_-_to.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_resolucao_008_de_2025_dispoe_sobre_a_transparencia_acompanhamento_e_publicidade_das_emendas_parlamentares_destinadas_ao_municipio_de_peixe_-_to.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência, acompanhamento e publicidade das emendas parlamentares destinadas ao Município de Peixe - TO, em cumprimento à ADPF 854, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1119,68 +1167,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_n_01_providencie_uma_operacao_de_recapeamento_asfaltico_nas_ruas_e_avenidas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_n_02_reforma_e_ampliacao_do_centro_comunitario_do_povoado_de_novo_nilo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_n_03_estudo_de_viabilidade_para_servicos_de_fisioterapia_nas_regioes_de_vila_sao_miguel_romao_e_outras.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_n_04_reforma_no_campo_society.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_n_05_realizacao_de_estudo_de_viabilidade_para_atendimento_de_fonoaudiologia_no_municipio_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_n_06_manutencao_na_iluminacao_do_ginasio_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_n_07_aquisicao_de_um_aparelho_de_raio_x_para_o_hospital_municipal_antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_n_08_sugere_adesao_da_prefeitura_municipal_na_plataforma_contrata_mais_brasil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_n_09_solicita_construcao_do_portal_de_entrada_da_cidade_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_n_10_solicita_reforma_do_cras_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_n_11_solicita_substituicao_da_grama_natural_por_grama_sintetica_do_campo_de_futebol_society.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_n_12_solicita_construcao_de_pontes_manutencao_de_estradas_vicinais_e_limpeza_urbana_no_povoado_de_vila_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_n_13_solicita_reativacao_do_viveiro_de_mudas_da_secretaria_do_meio_ambiente_e_saneamento.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_n_14_solicita_reforma_da_fonte_luminosa_e_do_parque_infantil_da_praca_mestre_ananias_ponce_leones.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_n_15_solicita_atendimento_telemdicina_e_atendimento_com_psicologo_e_fisioterapeuta_para_vila_sao_miguel_e_romao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_n_16_providencie_um_estudo_para_atualizacao_do_projeto_de_lei_que_autoriza_o_pagamento_de_diarias_a_todos_os_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_n_17_solicita_implantar_o_programa_jovem_aprendiz_no_ambito_do_municipio_de_peixe_instituido_pela_lei_municipal_n_725_de_2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_n_18_solicita_contratacao_de_um_profissional_de_enfermagem_ou_tecnico_de_enfermagem_para_romao_e_vila_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_n_19_construcao_de_asfalto_na_rua_17_em_peixe.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_n_20_manutencao_de_cadeiras_odontologicas_das_ubs_dos_povoados_de_entroncamento_do_jau_e_vila_quixaba.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_n_21_solicita_realizacao_de_leilao_dos_bens_insersiveis_da_adm_publica_do_municipio_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_n_22_sugere_construcao_de_praca_no_setor_altino_mota.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_n_23_indica_contratacao_de_garis_para_atender_povoado_de_vila_quixaba.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_n_24_sugere_a_criacao_de_salas_de_atendimento_educacional_especializado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_n_25_indica_reposicao_dos_lencois_nos_leitos_do_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_n_26_indica_revitalizacao_da_avenida_antonio_jose_castelo_branco_com_implantacao_de_mao_dupla.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_n_27_melhorias_no_setor_vila_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_n_28_sugere_reparos_na_van_que_transporta_pacientes_diariamente_tfd.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_n_29_sugerindo_algumas_melhorias_no_povoado_de_vila_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_n_30_solicita_adocao_de_medidas_necessarias_para_instalacao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_n_31_solicitando_instalacao_de_cameras_de_monitoramento_nas_entradas_e_saidas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_n_32_indicando_a_construcao_de_uma_capela_mortuaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_n_33_indicando_construcao_da_rampa_de_acesso_a_praia_da_tartaruga.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_n_34_solicitando_a_contratacao_e_capacitacao_de_orientador_fiscal_com_habilidades_de_socorrista_para_atuar_de_forma_preventiva_nas_areas_de_uso_recreativo_do_rio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_001_de__2025_dispoe_sobre_a_restruturacao_do_conselho_municipal_de_turismo_comtur_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_002_de_14_de_marco_de_2025_autoriza_o_executivo_municipal_a_adquirir_por_desapropriacao_pela_forma_administrativa_amigavel_ou_judicial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_003_de_14_de_abril_de_2025_altera_o_art_33_e_anexo_i_03_09_e_13_e_lei_n_848_de_2024_para_insercao_dos_cargos_de_adm_tributario.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_004_de_16_de_junho_de_2025_autoriza_contratacao_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_005_de_18_de_agosto_de_2025_dispoe_sobre_a_ampliacao_do_limite_para_abertura_de_creditos_adicionais.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_006_de_02_de_setembro_de_2025_dispoe_sobre_a_realizacao_de_processo_seletivo_publico.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_007_de_09_de_setembro_de_2025_dispoe_sobre_a_implantacao_e_regramento_do_regime_de_trabalho_remoto_home_office.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_009_de_09_de_setembro_de_2025_dispoe_sobre_a_proibicao_restricao_de_circulacao_e_permanencia_de_qualquer_tipo_de_veiculos_automotores_sobre_a_faixa_de_areia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_010_de_10_de_setembro_de_2025_autoriza_o_executivo_a_adquirir_por_desapropriacao_pela_via_administrativa_amigavel_ou_judicial.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_011_de_12_de_setembro_de_2025_dispoe_sobre_a_prorrogacao_ate_24_de_junho_de_2027_a_vigencia_do_plano_municipal_de_educacao_aprovado_por_meio_da_lei_n_704_24.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_012_de_12_de_setembro_de_2025_autoriza_o_executivo_municipal_a_adquirir_por_desapropriacao_pela_forma_amigavel_ou_judicial.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_013_de_setembro_de_2025_dispoe_sobre_a_instituicao_do_programa_de_apoio_e_acolhimento_ao_lgbtqia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_015_de_08_de_outubro_de_2025_altera_a_lei_complementar_n_02_de_2024_que_institui_o_novo_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_lei_016_de_outubro_de_2025_dispoe_a_fixacao_do_tratamento_diferenciado_e_simplificado_para_as_microempresas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_017_de_21_de_outubro_de_2025_ppa_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_018_de_21_de_outubro_de_2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_019_de_21_de_outubro_de_2025_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_020_de_05_de_novembro_de_2025_dispoe_sobre_o_sistema_municipal_de_segurancal_alimentar_e_nutricional_sisan.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lei_n_001_de_18_de_setembro_de_2025_dispoe_sobre_a_denominacao_da_margem_direita_do_rio_tocantins.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_n_002_de_23_de_outubro_de_2025_dispoe_sobre_a_denominacao_dos_portos_fluviais_das_margens_direita_e_esquerda_do_rio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_n_003_de_04_de_novembro_de_2025_autoriza_o_poder_executivo_municipal_a_instituir_o_programa_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_n_004_de_24_de_novembro_de_2025_autoriza_o_poder_executivo_estabelecer_diretrizes_para_a_valorizacao_e_priorizacao_de_artistas_locais.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_n_005_de_24_de_novembro_de_2025_institui_no_ambito_do_municipio_de_peixe_o_programa_camara_vai_a_escola.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_resolucao_001_de_2025_restrutura_e_cria_cargos_reajusta_valor_das_remuneracoes_dos_cargos_efetivos_e_comissionados.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_resolucao_002_de_2025_dispoe_sobre_a_alteracao_da_resolucao_n_01_de_2022_que_autoriza_a_concessao_de_auxilio_alimentcao_aos_servidores_da_camara_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/287/projet1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_resolucao_004_de_2025_dispoe_sobre_a_regulamentacao_da_lei_federal_n_14.129_de_29_de_marco_de_2021_de_ambito_municipal_instituindo_o_programa_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_resolucao_005_de_2025_dispoe_sobre_a_autorizacao_para_doacao_de_veiculo_pertencente_a_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_resolucao_006_de_2025_autoriza_o_poder_legislativo_municipal_contratar_temporariamente_servidores_para_atender_excepcional_interesse_publico.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_resolucao_007_de_2025_dispoe_sobre_a_concessao_e_atualizacao_dos_valores_das_diarias_dos_vereadores_e_servidores_da_camara_municipal_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_resolucao_008_de_2025_dispoe_sobre_a_transparencia_acompanhamento_e_publicidade_das_emendas_parlamentares_destinadas_ao_municipio_de_peixe_-_to.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_n_01_providencie_uma_operacao_de_recapeamento_asfaltico_nas_ruas_e_avenidas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_n_02_reforma_e_ampliacao_do_centro_comunitario_do_povoado_de_novo_nilo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_n_03_estudo_de_viabilidade_para_servicos_de_fisioterapia_nas_regioes_de_vila_sao_miguel_romao_e_outras.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_n_04_reforma_no_campo_society.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_n_05_realizacao_de_estudo_de_viabilidade_para_atendimento_de_fonoaudiologia_no_municipio_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_n_06_manutencao_na_iluminacao_do_ginasio_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_n_07_aquisicao_de_um_aparelho_de_raio_x_para_o_hospital_municipal_antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_n_08_sugere_adesao_da_prefeitura_municipal_na_plataforma_contrata_mais_brasil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_n_09_solicita_construcao_do_portal_de_entrada_da_cidade_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_n_10_solicita_reforma_do_cras_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_n_11_solicita_substituicao_da_grama_natural_por_grama_sintetica_do_campo_de_futebol_society.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_n_12_solicita_construcao_de_pontes_manutencao_de_estradas_vicinais_e_limpeza_urbana_no_povoado_de_vila_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_n_13_solicita_reativacao_do_viveiro_de_mudas_da_secretaria_do_meio_ambiente_e_saneamento.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_n_14_solicita_reforma_da_fonte_luminosa_e_do_parque_infantil_da_praca_mestre_ananias_ponce_leones.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_n_15_solicita_atendimento_telemdicina_e_atendimento_com_psicologo_e_fisioterapeuta_para_vila_sao_miguel_e_romao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_n_16_providencie_um_estudo_para_atualizacao_do_projeto_de_lei_que_autoriza_o_pagamento_de_diarias_a_todos_os_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_n_17_solicita_implantar_o_programa_jovem_aprendiz_no_ambito_do_municipio_de_peixe_instituido_pela_lei_municipal_n_725_de_2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_n_18_solicita_contratacao_de_um_profissional_de_enfermagem_ou_tecnico_de_enfermagem_para_romao_e_vila_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_n_19_construcao_de_asfalto_na_rua_17_em_peixe.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_n_20_manutencao_de_cadeiras_odontologicas_das_ubs_dos_povoados_de_entroncamento_do_jau_e_vila_quixaba.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_n_21_solicita_realizacao_de_leilao_dos_bens_insersiveis_da_adm_publica_do_municipio_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_n_22_sugere_construcao_de_praca_no_setor_altino_mota.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_n_23_indica_contratacao_de_garis_para_atender_povoado_de_vila_quixaba.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_n_24_sugere_a_criacao_de_salas_de_atendimento_educacional_especializado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_n_25_indica_reposicao_dos_lencois_nos_leitos_do_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_n_26_indica_revitalizacao_da_avenida_antonio_jose_castelo_branco_com_implantacao_de_mao_dupla.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_n_27_melhorias_no_setor_vila_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_n_28_sugere_reparos_na_van_que_transporta_pacientes_diariamente_tfd.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_n_29_sugerindo_algumas_melhorias_no_povoado_de_vila_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_n_30_solicita_adocao_de_medidas_necessarias_para_instalacao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_n_31_solicitando_instalacao_de_cameras_de_monitoramento_nas_entradas_e_saidas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_n_32_indicando_a_construcao_de_uma_capela_mortuaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_n_33_indicando_construcao_da_rampa_de_acesso_a_praia_da_tartaruga.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_n_34_solicitando_a_contratacao_e_capacitacao_de_orientador_fiscal_com_habilidades_de_socorrista_para_atuar_de_forma_preventiva_nas_areas_de_uso_recreativo_do_rio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_001_de__2025_dispoe_sobre_a_restruturacao_do_conselho_municipal_de_turismo_comtur_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_002_de_14_de_marco_de_2025_autoriza_o_executivo_municipal_a_adquirir_por_desapropriacao_pela_forma_administrativa_amigavel_ou_judicial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_003_de_14_de_abril_de_2025_altera_o_art_33_e_anexo_i_03_09_e_13_e_lei_n_848_de_2024_para_insercao_dos_cargos_de_adm_tributario.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_004_de_16_de_junho_de_2025_autoriza_contratacao_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_005_de_18_de_agosto_de_2025_dispoe_sobre_a_ampliacao_do_limite_para_abertura_de_creditos_adicionais.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_006_de_02_de_setembro_de_2025_dispoe_sobre_a_realizacao_de_processo_seletivo_publico.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_007_de_09_de_setembro_de_2025_dispoe_sobre_a_implantacao_e_regramento_do_regime_de_trabalho_remoto_home_office.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_009_de_09_de_setembro_de_2025_dispoe_sobre_a_proibicao_restricao_de_circulacao_e_permanencia_de_qualquer_tipo_de_veiculos_automotores_sobre_a_faixa_de_areia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_010_de_10_de_setembro_de_2025_autoriza_o_executivo_a_adquirir_por_desapropriacao_pela_via_administrativa_amigavel_ou_judicial.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_011_de_12_de_setembro_de_2025_dispoe_sobre_a_prorrogacao_ate_24_de_junho_de_2027_a_vigencia_do_plano_municipal_de_educacao_aprovado_por_meio_da_lei_n_704_24.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_012_de_12_de_setembro_de_2025_autoriza_o_executivo_municipal_a_adquirir_por_desapropriacao_pela_forma_amigavel_ou_judicial.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_013_de_setembro_de_2025_dispoe_sobre_a_instituicao_do_programa_de_apoio_e_acolhimento_ao_lgbtqia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_015_de_08_de_outubro_de_2025_altera_a_lei_complementar_n_02_de_2024_que_institui_o_novo_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_lei_016_de_outubro_de_2025_dispoe_a_fixacao_do_tratamento_diferenciado_e_simplificado_para_as_microempresas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_017_de_21_de_outubro_de_2025_ppa_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_018_de_21_de_outubro_de_2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_019_de_21_de_outubro_de_2025_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_020_de_05_de_novembro_de_2025_dispoe_sobre_o_sistema_municipal_de_segurancal_alimentar_e_nutricional_sisan.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_lei_21_de_01_de_dezembro_de_2025_institui_o_fundo_municipal_de_cultura_fmc_estabele_normas_para_seu_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_22_de_01_de_dezembro_de_2025_autoriza_a_contratacao_por_tempo_determinado_de_professores_e_nutricionistas_para_atender_a_necessidade.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_23_de_01_de_dezembro_de_2025_cria_o_fundo_municipal_de_turismo_fumtur.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_24_de_09_de_dezembro_de_2025_regulamenta_o_pagamento_de_diarias_de_viagem_no_ambito_da_administracao_municpal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_25_de_11_de_dezembro_2025_dispoe_sobre_a_prorrogacao_dos_contratos_dos_agentes_comunitarios_de_saude_ace_e_dos_agentes_de_combate_a_endemi.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lei_n_001_de_18_de_setembro_de_2025_dispoe_sobre_a_denominacao_da_margem_direita_do_rio_tocantins.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_n_002_de_23_de_outubro_de_2025_dispoe_sobre_a_denominacao_dos_portos_fluviais_das_margens_direita_e_esquerda_do_rio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_n_003_de_04_de_novembro_de_2025_autoriza_o_poder_executivo_municipal_a_instituir_o_programa_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_n_004_de_24_de_novembro_de_2025_autoriza_o_poder_executivo_estabelecer_diretrizes_para_a_valorizacao_e_priorizacao_de_artistas_locais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_n_005_de_24_de_novembro_de_2025_institui_no_ambito_do_municipio_de_peixe_o_programa_camara_vai_a_escola.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_resolucao_001_de_2025_restrutura_e_cria_cargos_reajusta_valor_das_remuneracoes_dos_cargos_efetivos_e_comissionados.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_resolucao_002_de_2025_dispoe_sobre_a_alteracao_da_resolucao_n_01_de_2022_que_autoriza_a_concessao_de_auxilio_alimentcao_aos_servidores_da_camara_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/287/projet1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_resolucao_004_de_2025_dispoe_sobre_a_regulamentacao_da_lei_federal_n_14.129_de_29_de_marco_de_2021_de_ambito_municipal_instituindo_o_programa_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_resolucao_005_de_2025_dispoe_sobre_a_autorizacao_para_doacao_de_veiculo_pertencente_a_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_resolucao_006_de_2025_autoriza_o_poder_legislativo_municipal_contratar_temporariamente_servidores_para_atender_excepcional_interesse_publico.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_resolucao_007_de_2025_dispoe_sobre_a_concessao_e_atualizacao_dos_valores_das_diarias_dos_vereadores_e_servidores_da_camara_municipal_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_resolucao_008_de_2025_dispoe_sobre_a_transparencia_acompanhamento_e_publicidade_das_emendas_parlamentares_destinadas_ao_municipio_de_peixe_-_to.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H66"/>
+  <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="244.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="243.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2523,372 +2571,502 @@
       </c>
       <c r="D53" t="s">
         <v>155</v>
       </c>
       <c r="E53" t="s">
         <v>156</v>
       </c>
       <c r="F53" t="s">
         <v>157</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>209</v>
       </c>
       <c r="H53" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>211</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="D54" t="s">
+        <v>155</v>
+      </c>
+      <c r="E54" t="s">
+        <v>156</v>
+      </c>
+      <c r="F54" t="s">
+        <v>157</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="E54" t="s">
+      <c r="H54" t="s">
         <v>213</v>
-      </c>
-[...7 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>214</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>103</v>
+      </c>
+      <c r="D55" t="s">
+        <v>155</v>
+      </c>
+      <c r="E55" t="s">
+        <v>156</v>
+      </c>
+      <c r="F55" t="s">
+        <v>157</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H55" t="s">
         <v>216</v>
-      </c>
-[...16 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>217</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>107</v>
+      </c>
+      <c r="D56" t="s">
+        <v>155</v>
+      </c>
+      <c r="E56" t="s">
+        <v>156</v>
+      </c>
+      <c r="F56" t="s">
+        <v>218</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="B56" t="s">
-[...11 lines deleted...]
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>221</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>111</v>
+      </c>
+      <c r="D57" t="s">
+        <v>155</v>
+      </c>
+      <c r="E57" t="s">
+        <v>156</v>
+      </c>
+      <c r="F57" t="s">
+        <v>157</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B57" t="s">
-[...14 lines deleted...]
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>224</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>115</v>
+      </c>
+      <c r="D58" t="s">
+        <v>155</v>
+      </c>
+      <c r="E58" t="s">
+        <v>156</v>
+      </c>
+      <c r="F58" t="s">
+        <v>157</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="B58" t="s">
-[...14 lines deleted...]
-      <c r="G58" s="1" t="s">
+      <c r="H58" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>10</v>
       </c>
       <c r="D59" t="s">
+        <v>228</v>
+      </c>
+      <c r="E59" t="s">
         <v>229</v>
       </c>
-      <c r="E59" t="s">
+      <c r="F59" t="s">
+        <v>71</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="F59" t="s">
+      <c r="H59" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>17</v>
       </c>
       <c r="D60" t="s">
+        <v>228</v>
+      </c>
+      <c r="E60" t="s">
         <v>229</v>
       </c>
-      <c r="E60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G60" s="1" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="H60" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>22</v>
       </c>
       <c r="D61" t="s">
+        <v>228</v>
+      </c>
+      <c r="E61" t="s">
         <v>229</v>
       </c>
-      <c r="E61" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G61" s="1" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="H61" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>27</v>
       </c>
       <c r="D62" t="s">
+        <v>228</v>
+      </c>
+      <c r="E62" t="s">
         <v>229</v>
       </c>
-      <c r="E62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F62" t="s">
-        <v>231</v>
+        <v>23</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="H62" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>31</v>
       </c>
       <c r="D63" t="s">
+        <v>228</v>
+      </c>
+      <c r="E63" t="s">
         <v>229</v>
       </c>
-      <c r="E63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F63" t="s">
-        <v>231</v>
+        <v>44</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="H63" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>244</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>245</v>
+      </c>
+      <c r="E64" t="s">
         <v>246</v>
       </c>
-      <c r="B64" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F64" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H64" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="D65" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="E65" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="F65" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H65" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
+        <v>22</v>
+      </c>
+      <c r="D66" t="s">
+        <v>245</v>
+      </c>
+      <c r="E66" t="s">
+        <v>246</v>
+      </c>
+      <c r="F66" t="s">
+        <v>247</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H66" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>256</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>27</v>
+      </c>
+      <c r="D67" t="s">
+        <v>245</v>
+      </c>
+      <c r="E67" t="s">
+        <v>246</v>
+      </c>
+      <c r="F67" t="s">
+        <v>247</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H67" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>259</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>31</v>
+      </c>
+      <c r="D68" t="s">
+        <v>245</v>
+      </c>
+      <c r="E68" t="s">
+        <v>246</v>
+      </c>
+      <c r="F68" t="s">
+        <v>247</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H68" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>262</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69" t="s">
+        <v>245</v>
+      </c>
+      <c r="E69" t="s">
+        <v>246</v>
+      </c>
+      <c r="F69" t="s">
+        <v>247</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H69" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>264</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70" t="s">
+        <v>245</v>
+      </c>
+      <c r="E70" t="s">
+        <v>246</v>
+      </c>
+      <c r="F70" t="s">
+        <v>247</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H70" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>267</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
         <v>43</v>
       </c>
-      <c r="D66" t="s">
-[...12 lines deleted...]
-        <v>253</v>
+      <c r="D71" t="s">
+        <v>245</v>
+      </c>
+      <c r="E71" t="s">
+        <v>246</v>
+      </c>
+      <c r="F71" t="s">
+        <v>247</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H71" t="s">
+        <v>269</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2914,50 +3092,55 @@
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>