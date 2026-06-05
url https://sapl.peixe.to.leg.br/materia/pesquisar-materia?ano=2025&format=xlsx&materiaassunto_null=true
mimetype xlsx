--- v1 (2026-04-21)
+++ v2 (2026-06-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="565" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="581" uniqueCount="276">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -546,93 +546,111 @@
   <si>
     <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_005_de_18_de_agosto_de_2025_dispoe_sobre_a_ampliacao_do_limite_para_abertura_de_creditos_adicionais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para abertura de créditos adicionais suplementares durante a execução do orçamento municipal no exercício de 2025; altera a redação do inciso I, do artigo 12 da Lei de Diretrizes Orçamentária - LDO N° 850/2024, de 20/12/2024; altera a redação do inciso I, do art. 9°, da Lei Orçamentária Anual - LOA N° 851/2024, de 20/12/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_006_de_02_de_setembro_de_2025_dispoe_sobre_a_realizacao_de_processo_seletivo_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de processo seletivo público para o provimento de vagas de Agente Comunitário de Saúde e de Agente de Combate às Endemias, no âmbito do município de Peixe - TO, e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_007_de_09_de_setembro_de_2025_dispoe_sobre_a_implantacao_e_regramento_do_regime_de_trabalho_remoto_home_office.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação e regramento do regime de trabalho remoto (Home Office) no âmbito da Administração Municipal de Peixe - TO, e dá outras providências.</t>
   </si>
   <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_008_de_09_de_setmbro_de_2025_dispoe_sobre_o_combate_a_poluicao_sonora_proibindo_a_emissao_de_ruidos_sonoros_provenientes_de_equipamentos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o combate à poluição sonora, proibindo a emissão de ruídos sonoros provenientes de equipamentos de som fixos, portáteis ou instalados em veículos automotores estacionados em vias, praças, praias e logradouros em âmbito Municipal de Peixe - TO, e dá outras providências. PROJETO RETIRADO PELO AUTOR.</t>
+  </si>
+  <si>
     <t>275</t>
   </si>
   <si>
     <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_009_de_09_de_setembro_de_2025_dispoe_sobre_a_proibicao_restricao_de_circulacao_e_permanencia_de_qualquer_tipo_de_veiculos_automotores_sobre_a_faixa_de_areia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição/restrição de circulação e permanência de qualquer tipo veículos automotores sobre a faixa de areia da Ilha da Tartaruga, em especial durante o período de temporada de praia, e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_010_de_10_de_setembro_de_2025_autoriza_o_executivo_a_adquirir_por_desapropriacao_pela_via_administrativa_amigavel_ou_judicial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir por desapropriação pela via amigável ou judicial, área de imóvel rural, declarada como de utilidade pública objetivando a construção, implantação, funcionamento e operação do aeroporto municipal e a de um parque agroindustrial do Município de Peixe - TO, e dá outras providências. Projeto Aprovado.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_011_de_12_de_setembro_de_2025_dispoe_sobre_a_prorrogacao_ate_24_de_junho_de_2027_a_vigencia_do_plano_municipal_de_educacao_aprovado_por_meio_da_lei_n_704_24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação, até 24 de junho de 2027, a vigência do Plano Municipal de Educação aprovado por meio da Lei n° 704, de 24 de junho de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_012_de_12_de_setembro_de_2025_autoriza_o_executivo_municipal_a_adquirir_por_desapropriacao_pela_forma_amigavel_ou_judicial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir por desapropriação, pela forma amigável ou por via judicial, áreas de terrenos suburbanas declaradas como de utilidade pública que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_013_de_setembro_de_2025_dispoe_sobre_a_instituicao_do_programa_de_apoio_e_acolhimento_ao_lgbtqia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Apoio e Acolhimento de pessoas LGBTQIA+ em situação de violência e/ou vulnerabilidade social no âmbito do município de Peixe - TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/314/projeto_de_lei_014_de_08_de_outubro_de_2025_altera_a_lei_complementar_n_002_de_27_de_dezembro_de_2024_que_institui_o_novo_codigo_tributario.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar n° 002/2024, de 27 de dezembro de 2024, que instituiu o novo código tributário de Peixe, para atualizar as tabelas das taxas de licenças e verificação fiscal para localização e funcionamento; criar e incluir-lhe a tabela de extração mineral, e dá outras providências. PROJETO RETIRADO PELO AUTOR.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_015_de_08_de_outubro_de_2025_altera_a_lei_complementar_n_02_de_2024_que_institui_o_novo_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 002/2024, de 27 de dezembro de 2024, que institui o novo Código Tributário do município de Peixe para transformar o parágrafo único do artigo 253 em parágrafo primeiro e acrescenta o parágrafo segundo neste mesmo artigo, e dá outras providências.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_lei_016_de_outubro_de_2025_dispoe_a_fixacao_do_tratamento_diferenciado_e_simplificado_para_as_microempresas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do tratamento favorecido, diferenciado e simplificado para as microempresas, empresas de pequeno porte, agricultores familiares, produtores rurais pessoa física, microempreendedores individuais e sociedades cooperativas de consumo, nas licitações e contratações públicas de bens, serviços e obras, no âmbito do município de Peixe - TO, e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_017_de_21_de_outubro_de_2025_ppa_2026_a_2029.pdf</t>
   </si>
@@ -1167,56 +1185,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_n_01_providencie_uma_operacao_de_recapeamento_asfaltico_nas_ruas_e_avenidas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_n_02_reforma_e_ampliacao_do_centro_comunitario_do_povoado_de_novo_nilo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_n_03_estudo_de_viabilidade_para_servicos_de_fisioterapia_nas_regioes_de_vila_sao_miguel_romao_e_outras.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_n_04_reforma_no_campo_society.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_n_05_realizacao_de_estudo_de_viabilidade_para_atendimento_de_fonoaudiologia_no_municipio_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_n_06_manutencao_na_iluminacao_do_ginasio_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_n_07_aquisicao_de_um_aparelho_de_raio_x_para_o_hospital_municipal_antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_n_08_sugere_adesao_da_prefeitura_municipal_na_plataforma_contrata_mais_brasil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_n_09_solicita_construcao_do_portal_de_entrada_da_cidade_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_n_10_solicita_reforma_do_cras_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_n_11_solicita_substituicao_da_grama_natural_por_grama_sintetica_do_campo_de_futebol_society.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_n_12_solicita_construcao_de_pontes_manutencao_de_estradas_vicinais_e_limpeza_urbana_no_povoado_de_vila_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_n_13_solicita_reativacao_do_viveiro_de_mudas_da_secretaria_do_meio_ambiente_e_saneamento.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_n_14_solicita_reforma_da_fonte_luminosa_e_do_parque_infantil_da_praca_mestre_ananias_ponce_leones.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_n_15_solicita_atendimento_telemdicina_e_atendimento_com_psicologo_e_fisioterapeuta_para_vila_sao_miguel_e_romao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_n_16_providencie_um_estudo_para_atualizacao_do_projeto_de_lei_que_autoriza_o_pagamento_de_diarias_a_todos_os_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_n_17_solicita_implantar_o_programa_jovem_aprendiz_no_ambito_do_municipio_de_peixe_instituido_pela_lei_municipal_n_725_de_2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_n_18_solicita_contratacao_de_um_profissional_de_enfermagem_ou_tecnico_de_enfermagem_para_romao_e_vila_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_n_19_construcao_de_asfalto_na_rua_17_em_peixe.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_n_20_manutencao_de_cadeiras_odontologicas_das_ubs_dos_povoados_de_entroncamento_do_jau_e_vila_quixaba.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_n_21_solicita_realizacao_de_leilao_dos_bens_insersiveis_da_adm_publica_do_municipio_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_n_22_sugere_construcao_de_praca_no_setor_altino_mota.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_n_23_indica_contratacao_de_garis_para_atender_povoado_de_vila_quixaba.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_n_24_sugere_a_criacao_de_salas_de_atendimento_educacional_especializado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_n_25_indica_reposicao_dos_lencois_nos_leitos_do_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_n_26_indica_revitalizacao_da_avenida_antonio_jose_castelo_branco_com_implantacao_de_mao_dupla.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_n_27_melhorias_no_setor_vila_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_n_28_sugere_reparos_na_van_que_transporta_pacientes_diariamente_tfd.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_n_29_sugerindo_algumas_melhorias_no_povoado_de_vila_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_n_30_solicita_adocao_de_medidas_necessarias_para_instalacao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_n_31_solicitando_instalacao_de_cameras_de_monitoramento_nas_entradas_e_saidas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_n_32_indicando_a_construcao_de_uma_capela_mortuaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_n_33_indicando_construcao_da_rampa_de_acesso_a_praia_da_tartaruga.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_n_34_solicitando_a_contratacao_e_capacitacao_de_orientador_fiscal_com_habilidades_de_socorrista_para_atuar_de_forma_preventiva_nas_areas_de_uso_recreativo_do_rio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_001_de__2025_dispoe_sobre_a_restruturacao_do_conselho_municipal_de_turismo_comtur_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_002_de_14_de_marco_de_2025_autoriza_o_executivo_municipal_a_adquirir_por_desapropriacao_pela_forma_administrativa_amigavel_ou_judicial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_003_de_14_de_abril_de_2025_altera_o_art_33_e_anexo_i_03_09_e_13_e_lei_n_848_de_2024_para_insercao_dos_cargos_de_adm_tributario.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_004_de_16_de_junho_de_2025_autoriza_contratacao_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_005_de_18_de_agosto_de_2025_dispoe_sobre_a_ampliacao_do_limite_para_abertura_de_creditos_adicionais.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_006_de_02_de_setembro_de_2025_dispoe_sobre_a_realizacao_de_processo_seletivo_publico.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_007_de_09_de_setembro_de_2025_dispoe_sobre_a_implantacao_e_regramento_do_regime_de_trabalho_remoto_home_office.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_009_de_09_de_setembro_de_2025_dispoe_sobre_a_proibicao_restricao_de_circulacao_e_permanencia_de_qualquer_tipo_de_veiculos_automotores_sobre_a_faixa_de_areia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_010_de_10_de_setembro_de_2025_autoriza_o_executivo_a_adquirir_por_desapropriacao_pela_via_administrativa_amigavel_ou_judicial.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_011_de_12_de_setembro_de_2025_dispoe_sobre_a_prorrogacao_ate_24_de_junho_de_2027_a_vigencia_do_plano_municipal_de_educacao_aprovado_por_meio_da_lei_n_704_24.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_012_de_12_de_setembro_de_2025_autoriza_o_executivo_municipal_a_adquirir_por_desapropriacao_pela_forma_amigavel_ou_judicial.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_013_de_setembro_de_2025_dispoe_sobre_a_instituicao_do_programa_de_apoio_e_acolhimento_ao_lgbtqia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_015_de_08_de_outubro_de_2025_altera_a_lei_complementar_n_02_de_2024_que_institui_o_novo_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_lei_016_de_outubro_de_2025_dispoe_a_fixacao_do_tratamento_diferenciado_e_simplificado_para_as_microempresas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_017_de_21_de_outubro_de_2025_ppa_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_018_de_21_de_outubro_de_2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_019_de_21_de_outubro_de_2025_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_020_de_05_de_novembro_de_2025_dispoe_sobre_o_sistema_municipal_de_segurancal_alimentar_e_nutricional_sisan.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_lei_21_de_01_de_dezembro_de_2025_institui_o_fundo_municipal_de_cultura_fmc_estabele_normas_para_seu_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_22_de_01_de_dezembro_de_2025_autoriza_a_contratacao_por_tempo_determinado_de_professores_e_nutricionistas_para_atender_a_necessidade.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_23_de_01_de_dezembro_de_2025_cria_o_fundo_municipal_de_turismo_fumtur.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_24_de_09_de_dezembro_de_2025_regulamenta_o_pagamento_de_diarias_de_viagem_no_ambito_da_administracao_municpal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_25_de_11_de_dezembro_2025_dispoe_sobre_a_prorrogacao_dos_contratos_dos_agentes_comunitarios_de_saude_ace_e_dos_agentes_de_combate_a_endemi.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lei_n_001_de_18_de_setembro_de_2025_dispoe_sobre_a_denominacao_da_margem_direita_do_rio_tocantins.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_n_002_de_23_de_outubro_de_2025_dispoe_sobre_a_denominacao_dos_portos_fluviais_das_margens_direita_e_esquerda_do_rio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_n_003_de_04_de_novembro_de_2025_autoriza_o_poder_executivo_municipal_a_instituir_o_programa_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_n_004_de_24_de_novembro_de_2025_autoriza_o_poder_executivo_estabelecer_diretrizes_para_a_valorizacao_e_priorizacao_de_artistas_locais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_n_005_de_24_de_novembro_de_2025_institui_no_ambito_do_municipio_de_peixe_o_programa_camara_vai_a_escola.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_resolucao_001_de_2025_restrutura_e_cria_cargos_reajusta_valor_das_remuneracoes_dos_cargos_efetivos_e_comissionados.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_resolucao_002_de_2025_dispoe_sobre_a_alteracao_da_resolucao_n_01_de_2022_que_autoriza_a_concessao_de_auxilio_alimentcao_aos_servidores_da_camara_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/287/projet1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_resolucao_004_de_2025_dispoe_sobre_a_regulamentacao_da_lei_federal_n_14.129_de_29_de_marco_de_2021_de_ambito_municipal_instituindo_o_programa_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_resolucao_005_de_2025_dispoe_sobre_a_autorizacao_para_doacao_de_veiculo_pertencente_a_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_resolucao_006_de_2025_autoriza_o_poder_legislativo_municipal_contratar_temporariamente_servidores_para_atender_excepcional_interesse_publico.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_resolucao_007_de_2025_dispoe_sobre_a_concessao_e_atualizacao_dos_valores_das_diarias_dos_vereadores_e_servidores_da_camara_municipal_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_resolucao_008_de_2025_dispoe_sobre_a_transparencia_acompanhamento_e_publicidade_das_emendas_parlamentares_destinadas_ao_municipio_de_peixe_-_to.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_n_01_providencie_uma_operacao_de_recapeamento_asfaltico_nas_ruas_e_avenidas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_n_02_reforma_e_ampliacao_do_centro_comunitario_do_povoado_de_novo_nilo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_n_03_estudo_de_viabilidade_para_servicos_de_fisioterapia_nas_regioes_de_vila_sao_miguel_romao_e_outras.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_n_04_reforma_no_campo_society.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_n_05_realizacao_de_estudo_de_viabilidade_para_atendimento_de_fonoaudiologia_no_municipio_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_n_06_manutencao_na_iluminacao_do_ginasio_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_n_07_aquisicao_de_um_aparelho_de_raio_x_para_o_hospital_municipal_antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_n_08_sugere_adesao_da_prefeitura_municipal_na_plataforma_contrata_mais_brasil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_n_09_solicita_construcao_do_portal_de_entrada_da_cidade_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_n_10_solicita_reforma_do_cras_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_n_11_solicita_substituicao_da_grama_natural_por_grama_sintetica_do_campo_de_futebol_society.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_n_12_solicita_construcao_de_pontes_manutencao_de_estradas_vicinais_e_limpeza_urbana_no_povoado_de_vila_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_n_13_solicita_reativacao_do_viveiro_de_mudas_da_secretaria_do_meio_ambiente_e_saneamento.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_n_14_solicita_reforma_da_fonte_luminosa_e_do_parque_infantil_da_praca_mestre_ananias_ponce_leones.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_n_15_solicita_atendimento_telemdicina_e_atendimento_com_psicologo_e_fisioterapeuta_para_vila_sao_miguel_e_romao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_n_16_providencie_um_estudo_para_atualizacao_do_projeto_de_lei_que_autoriza_o_pagamento_de_diarias_a_todos_os_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_n_17_solicita_implantar_o_programa_jovem_aprendiz_no_ambito_do_municipio_de_peixe_instituido_pela_lei_municipal_n_725_de_2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_n_18_solicita_contratacao_de_um_profissional_de_enfermagem_ou_tecnico_de_enfermagem_para_romao_e_vila_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_n_19_construcao_de_asfalto_na_rua_17_em_peixe.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_n_20_manutencao_de_cadeiras_odontologicas_das_ubs_dos_povoados_de_entroncamento_do_jau_e_vila_quixaba.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_n_21_solicita_realizacao_de_leilao_dos_bens_insersiveis_da_adm_publica_do_municipio_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_n_22_sugere_construcao_de_praca_no_setor_altino_mota.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_n_23_indica_contratacao_de_garis_para_atender_povoado_de_vila_quixaba.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_n_24_sugere_a_criacao_de_salas_de_atendimento_educacional_especializado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_n_25_indica_reposicao_dos_lencois_nos_leitos_do_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_n_26_indica_revitalizacao_da_avenida_antonio_jose_castelo_branco_com_implantacao_de_mao_dupla.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_n_27_melhorias_no_setor_vila_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_n_28_sugere_reparos_na_van_que_transporta_pacientes_diariamente_tfd.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_n_29_sugerindo_algumas_melhorias_no_povoado_de_vila_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_n_30_solicita_adocao_de_medidas_necessarias_para_instalacao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_n_31_solicitando_instalacao_de_cameras_de_monitoramento_nas_entradas_e_saidas_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_n_32_indicando_a_construcao_de_uma_capela_mortuaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_n_33_indicando_construcao_da_rampa_de_acesso_a_praia_da_tartaruga.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_n_34_solicitando_a_contratacao_e_capacitacao_de_orientador_fiscal_com_habilidades_de_socorrista_para_atuar_de_forma_preventiva_nas_areas_de_uso_recreativo_do_rio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_001_de__2025_dispoe_sobre_a_restruturacao_do_conselho_municipal_de_turismo_comtur_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_002_de_14_de_marco_de_2025_autoriza_o_executivo_municipal_a_adquirir_por_desapropriacao_pela_forma_administrativa_amigavel_ou_judicial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_003_de_14_de_abril_de_2025_altera_o_art_33_e_anexo_i_03_09_e_13_e_lei_n_848_de_2024_para_insercao_dos_cargos_de_adm_tributario.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_004_de_16_de_junho_de_2025_autoriza_contratacao_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_005_de_18_de_agosto_de_2025_dispoe_sobre_a_ampliacao_do_limite_para_abertura_de_creditos_adicionais.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_006_de_02_de_setembro_de_2025_dispoe_sobre_a_realizacao_de_processo_seletivo_publico.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_007_de_09_de_setembro_de_2025_dispoe_sobre_a_implantacao_e_regramento_do_regime_de_trabalho_remoto_home_office.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_008_de_09_de_setmbro_de_2025_dispoe_sobre_o_combate_a_poluicao_sonora_proibindo_a_emissao_de_ruidos_sonoros_provenientes_de_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_009_de_09_de_setembro_de_2025_dispoe_sobre_a_proibicao_restricao_de_circulacao_e_permanencia_de_qualquer_tipo_de_veiculos_automotores_sobre_a_faixa_de_areia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_010_de_10_de_setembro_de_2025_autoriza_o_executivo_a_adquirir_por_desapropriacao_pela_via_administrativa_amigavel_ou_judicial.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_011_de_12_de_setembro_de_2025_dispoe_sobre_a_prorrogacao_ate_24_de_junho_de_2027_a_vigencia_do_plano_municipal_de_educacao_aprovado_por_meio_da_lei_n_704_24.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_012_de_12_de_setembro_de_2025_autoriza_o_executivo_municipal_a_adquirir_por_desapropriacao_pela_forma_amigavel_ou_judicial.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_013_de_setembro_de_2025_dispoe_sobre_a_instituicao_do_programa_de_apoio_e_acolhimento_ao_lgbtqia.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/314/projeto_de_lei_014_de_08_de_outubro_de_2025_altera_a_lei_complementar_n_002_de_27_de_dezembro_de_2024_que_institui_o_novo_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_015_de_08_de_outubro_de_2025_altera_a_lei_complementar_n_02_de_2024_que_institui_o_novo_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_lei_016_de_outubro_de_2025_dispoe_a_fixacao_do_tratamento_diferenciado_e_simplificado_para_as_microempresas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_017_de_21_de_outubro_de_2025_ppa_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_018_de_21_de_outubro_de_2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_019_de_21_de_outubro_de_2025_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_020_de_05_de_novembro_de_2025_dispoe_sobre_o_sistema_municipal_de_segurancal_alimentar_e_nutricional_sisan.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_lei_21_de_01_de_dezembro_de_2025_institui_o_fundo_municipal_de_cultura_fmc_estabele_normas_para_seu_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_22_de_01_de_dezembro_de_2025_autoriza_a_contratacao_por_tempo_determinado_de_professores_e_nutricionistas_para_atender_a_necessidade.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_23_de_01_de_dezembro_de_2025_cria_o_fundo_municipal_de_turismo_fumtur.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_24_de_09_de_dezembro_de_2025_regulamenta_o_pagamento_de_diarias_de_viagem_no_ambito_da_administracao_municpal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_25_de_11_de_dezembro_2025_dispoe_sobre_a_prorrogacao_dos_contratos_dos_agentes_comunitarios_de_saude_ace_e_dos_agentes_de_combate_a_endemi.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lei_n_001_de_18_de_setembro_de_2025_dispoe_sobre_a_denominacao_da_margem_direita_do_rio_tocantins.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_n_002_de_23_de_outubro_de_2025_dispoe_sobre_a_denominacao_dos_portos_fluviais_das_margens_direita_e_esquerda_do_rio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_n_003_de_04_de_novembro_de_2025_autoriza_o_poder_executivo_municipal_a_instituir_o_programa_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_n_004_de_24_de_novembro_de_2025_autoriza_o_poder_executivo_estabelecer_diretrizes_para_a_valorizacao_e_priorizacao_de_artistas_locais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_n_005_de_24_de_novembro_de_2025_institui_no_ambito_do_municipio_de_peixe_o_programa_camara_vai_a_escola.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_resolucao_001_de_2025_restrutura_e_cria_cargos_reajusta_valor_das_remuneracoes_dos_cargos_efetivos_e_comissionados.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_resolucao_002_de_2025_dispoe_sobre_a_alteracao_da_resolucao_n_01_de_2022_que_autoriza_a_concessao_de_auxilio_alimentcao_aos_servidores_da_camara_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/287/projet1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_resolucao_004_de_2025_dispoe_sobre_a_regulamentacao_da_lei_federal_n_14.129_de_29_de_marco_de_2021_de_ambito_municipal_instituindo_o_programa_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_resolucao_005_de_2025_dispoe_sobre_a_autorizacao_para_doacao_de_veiculo_pertencente_a_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_resolucao_006_de_2025_autoriza_o_poder_legislativo_municipal_contratar_temporariamente_servidores_para_atender_excepcional_interesse_publico.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_resolucao_007_de_2025_dispoe_sobre_a_concessao_e_atualizacao_dos_valores_das_diarias_dos_vereadores_e_servidores_da_camara_municipal_de_peixe.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_resolucao_008_de_2025_dispoe_sobre_a_transparencia_acompanhamento_e_publicidade_das_emendas_parlamentares_destinadas_ao_municipio_de_peixe_-_to.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H71"/>
+  <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="243.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2285,788 +2303,840 @@
       </c>
       <c r="D42" t="s">
         <v>155</v>
       </c>
       <c r="E42" t="s">
         <v>156</v>
       </c>
       <c r="F42" t="s">
         <v>157</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>176</v>
       </c>
       <c r="H42" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>178</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D43" t="s">
         <v>155</v>
       </c>
       <c r="E43" t="s">
         <v>156</v>
       </c>
       <c r="F43" t="s">
         <v>157</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>179</v>
       </c>
       <c r="H43" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>181</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D44" t="s">
         <v>155</v>
       </c>
       <c r="E44" t="s">
         <v>156</v>
       </c>
       <c r="F44" t="s">
         <v>157</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>182</v>
       </c>
       <c r="H44" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>184</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D45" t="s">
         <v>155</v>
       </c>
       <c r="E45" t="s">
         <v>156</v>
       </c>
       <c r="F45" t="s">
         <v>157</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>185</v>
       </c>
       <c r="H45" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>187</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D46" t="s">
         <v>155</v>
       </c>
       <c r="E46" t="s">
         <v>156</v>
       </c>
       <c r="F46" t="s">
         <v>157</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>188</v>
       </c>
       <c r="H46" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>190</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D47" t="s">
         <v>155</v>
       </c>
       <c r="E47" t="s">
         <v>156</v>
       </c>
       <c r="F47" t="s">
         <v>157</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>191</v>
       </c>
       <c r="H47" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>193</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="D48" t="s">
         <v>155</v>
       </c>
       <c r="E48" t="s">
         <v>156</v>
       </c>
       <c r="F48" t="s">
         <v>157</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>194</v>
       </c>
       <c r="H48" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>196</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="D49" t="s">
         <v>155</v>
       </c>
       <c r="E49" t="s">
         <v>156</v>
       </c>
       <c r="F49" t="s">
         <v>157</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>197</v>
       </c>
       <c r="H49" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>199</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="D50" t="s">
         <v>155</v>
       </c>
       <c r="E50" t="s">
         <v>156</v>
       </c>
       <c r="F50" t="s">
         <v>157</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>200</v>
       </c>
       <c r="H50" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>202</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="D51" t="s">
         <v>155</v>
       </c>
       <c r="E51" t="s">
         <v>156</v>
       </c>
       <c r="F51" t="s">
         <v>157</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H51" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>205</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D52" t="s">
         <v>155</v>
       </c>
       <c r="E52" t="s">
         <v>156</v>
       </c>
       <c r="F52" t="s">
         <v>157</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>206</v>
       </c>
       <c r="H52" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>208</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="D53" t="s">
         <v>155</v>
       </c>
       <c r="E53" t="s">
         <v>156</v>
       </c>
       <c r="F53" t="s">
         <v>157</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>209</v>
       </c>
       <c r="H53" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>211</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="D54" t="s">
         <v>155</v>
       </c>
       <c r="E54" t="s">
         <v>156</v>
       </c>
       <c r="F54" t="s">
         <v>157</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>212</v>
       </c>
       <c r="H54" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>214</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="D55" t="s">
         <v>155</v>
       </c>
       <c r="E55" t="s">
         <v>156</v>
       </c>
       <c r="F55" t="s">
         <v>157</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>215</v>
       </c>
       <c r="H55" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>217</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="D56" t="s">
         <v>155</v>
       </c>
       <c r="E56" t="s">
         <v>156</v>
       </c>
       <c r="F56" t="s">
+        <v>157</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="D57" t="s">
         <v>155</v>
       </c>
       <c r="E57" t="s">
         <v>156</v>
       </c>
       <c r="F57" t="s">
         <v>157</v>
       </c>
       <c r="G57" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H57" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D58" t="s">
         <v>155</v>
       </c>
       <c r="E58" t="s">
         <v>156</v>
       </c>
       <c r="F58" t="s">
-        <v>157</v>
+        <v>224</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H58" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>227</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="D59" t="s">
+        <v>155</v>
+      </c>
+      <c r="E59" t="s">
+        <v>156</v>
+      </c>
+      <c r="F59" t="s">
+        <v>157</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="E59" t="s">
+      <c r="H59" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>230</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>115</v>
+      </c>
+      <c r="D60" t="s">
+        <v>155</v>
+      </c>
+      <c r="E60" t="s">
+        <v>156</v>
+      </c>
+      <c r="F60" t="s">
+        <v>157</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H60" t="s">
         <v>232</v>
-      </c>
-[...16 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>233</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>234</v>
+      </c>
+      <c r="E61" t="s">
         <v>235</v>
       </c>
-      <c r="B61" t="s">
-[...9 lines deleted...]
-        <v>229</v>
+      <c r="F61" t="s">
+        <v>71</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>236</v>
       </c>
       <c r="H61" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>238</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D62" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E62" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>235</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>239</v>
       </c>
       <c r="H62" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>241</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D63" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E63" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>235</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H63" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>244</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D64" t="s">
+        <v>234</v>
+      </c>
+      <c r="E64" t="s">
+        <v>235</v>
+      </c>
+      <c r="F64" t="s">
+        <v>23</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="E64" t="s">
+      <c r="H64" t="s">
         <v>246</v>
-      </c>
-[...7 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D65" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="E65" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="F65" t="s">
-        <v>247</v>
+        <v>44</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="H65" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>250</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" t="s">
+        <v>251</v>
+      </c>
+      <c r="E66" t="s">
+        <v>252</v>
+      </c>
+      <c r="F66" t="s">
         <v>253</v>
-      </c>
-[...13 lines deleted...]
-        <v>247</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>254</v>
       </c>
       <c r="H66" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>256</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D67" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="E67" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="F67" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>257</v>
       </c>
       <c r="H67" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>259</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D68" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="E68" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="F68" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H68" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>262</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D69" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="E69" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="F69" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>263</v>
       </c>
       <c r="H69" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D70" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="E70" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="F70" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H70" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71" t="s">
+        <v>251</v>
+      </c>
+      <c r="E71" t="s">
+        <v>252</v>
+      </c>
+      <c r="F71" t="s">
+        <v>253</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H71" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>270</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72" t="s">
+        <v>251</v>
+      </c>
+      <c r="E72" t="s">
+        <v>252</v>
+      </c>
+      <c r="F72" t="s">
+        <v>253</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H72" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>273</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>43</v>
       </c>
-      <c r="D71" t="s">
-[...12 lines deleted...]
-        <v>269</v>
+      <c r="D73" t="s">
+        <v>251</v>
+      </c>
+      <c r="E73" t="s">
+        <v>252</v>
+      </c>
+      <c r="F73" t="s">
+        <v>253</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H73" t="s">
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3097,50 +3167,52 @@
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>