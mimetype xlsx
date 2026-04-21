--- v0 (2025-10-06)
+++ v1 (2026-04-21)
@@ -54,519 +54,519 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Índio</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/83/idicacao_n_001__ver_lenilson.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/83/idicacao_n_001__ver_lenilson.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, o Patrolamento e encascalhamento das ruas e avenidas de terra na cidade de Peixe-TO. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/84/idicacao_n_002__ver_lenilson.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/84/idicacao_n_002__ver_lenilson.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a tercerização da travessia de carros e motos da margem direita a margem esquerda sobre o rio Tocantins neste Município de Peixe-TO. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/86/idicacao_n_003__ver_lenilson.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/86/idicacao_n_003__ver_lenilson.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo viabilizar Estudo que Visa acatar melhorias para a classe dos Conselheiros Tutelares do Município. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Luzimar Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/</t>
+    <t>http://sapl.peixe.to.leg.br/media/</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo que providencie reparos com Patrolamento e Encascalhamento das estradas dos Assentamentos São José e Bananal neste município. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/103/idicacao_n_002__ver_luzimar.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/103/idicacao_n_002__ver_luzimar.pdf</t>
   </si>
   <si>
     <t>Indico ao Deputado Estadual Leo Barbosa que seja viabilizado recursos financeiro de Emenda Parlamentar para aquisição de um Ônibus para atender eventos diversos no município de Peixe-TO. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Manoel Santana</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/104/idicacao_n_001__ver_manoel.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/104/idicacao_n_001__ver_manoel.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo através da secretaria competente, providencie uma Limpeza com patrolamento e encascalhamento das ruas e avenidas do povoado do Entroncamento do Jaú neste município. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo junto a secretaria competente que providencie o Processo para aquisição de Aparelhos de celular para regulação municipal de Peixe-TO. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/106/idicacao_n_003__ver_manoel.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/106/idicacao_n_003__ver_manoel.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo junto a secretaria competente que providencie a Inclusão de um passeio ciclistico na programação do aniversario da cidade de Peixe-TO. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/107/idicacao_n_004__ver_manoel.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/107/idicacao_n_004__ver_manoel.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo junto a secretaria competente que providencie a implantação de uma Horta Comunitaria no Assentamento São José neste  Município. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/108/idicacao_n_005__ver_manoel.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/108/idicacao_n_005__ver_manoel.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo junto a secretaria competente que providencie a Aquisição de um Aparelho de Raio X para o Hospital Antonio Pires de  Peixe-TO. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_n_006_manoel.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_n_006_manoel.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo junto a secretaria competente que providencie um trator com grade com a finalidade de atender os agricultores do assentamento São José neste município. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Neto</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/110/idicacao_n_001_ver_vitorino.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/110/idicacao_n_001_ver_vitorino.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo junto a secretaria competente que analise a possibilidade de ofertar alimentação aos pacientes e acompanhantes que fazem Hemodiálise na cidade de Gurupi-TO. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_n_002_vitorino.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_n_002_vitorino.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo junto a secretaria competente que providencie um trator com grade com a finalidade de atender os agricultores do Assentamento Bananal, neste município. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Marsuleide</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/112/idicacao_n_001__ver_marsuleide.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/112/idicacao_n_001__ver_marsuleide.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo junto a secretaria competente que providencie o encascalhamento de ruas e avenidas, limpeza nas proximidades da UBS do Centro Comunitário e limpeza geral de todo o povoado de Vila Quixaba. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/113/idicacao_n_002__ver_marsuleide.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/113/idicacao_n_002__ver_marsuleide.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo junto a secretaria competente que providencie a construção de um Bueiro no Córrego Chupe que acesso a fazenda do senhor Delmar no povoado de Vila São Miguel neste município. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_n_003_marsuleide.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_n_003_marsuleide.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo junto a secretaria competente que realize a manutenção e reposição de lâmpadas no povoado de Vila Quixaba neste município. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n_004_marsuleide.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n_004_marsuleide.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo junto a secretaria competente que restabeleça o serviço de coleta de lixo no povoado de Novo Nilo neste município. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Jessé</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/116/idicacao_n_001_ver_jesse.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/116/idicacao_n_001_ver_jesse.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, para que através da Secretaria Municipal competente providencie o Patrolamento e encascalhamento das estradas vicinais e rotas escolares do distrito de Vila São Miguel. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/117/idicacao_n_002_ver_jesse.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/117/idicacao_n_002_ver_jesse.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, para que através da Secretaria Municipal competente providencie a construção de uma ponte no Córrego Santo Ântonio próximo ao senhor Joel, na região do povoado de Vila  São Miguel neste município. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/118/idicacao_n_003_ver_jesse.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/118/idicacao_n_003_ver_jesse.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, para que através da Secretaria Municipal competente providencie a construção de uma ponte no córrego Sapé próximo a Altamira das Cruzes, na região do povoado do povoado  de Vila São Miguel neste município. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Josney</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, para que através da Secretaria Municipal competente seja realizada a confecção e concessão de uniformes escolares aos alunos da rede Municipal de ensino. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/120/idicacao_n_002__ver_josney.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/120/idicacao_n_002__ver_josney.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, para que através da Secretaria Municipal competente seja construída Lombadas (quebra-molas) na Avenida Castelo Branco e Avenida José Oscar da Silva, em ambas as vias nas proximidades do Hotel do senhor Darcy Ponce. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/121/idicacao_n_003__ver_josney.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/121/idicacao_n_003__ver_josney.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, para que através da Secretaria Municipal competente  providencie a Inclusão de apresentação do Moto Show na programação do aniversario da cidade de Peixe-TO. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/122/idicacao_n_004__ver_josney.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/122/idicacao_n_004__ver_josney.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, para que através da Secretaria Municipal competente providencie a construção de lombadas (quebra-molas) na estrada saindo da Vila São José ate o setor Altino Pereira Mota (Boa Vista) e um caminhão Pipa para molhar a mesma. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_n_005_josney.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_n_005_josney.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, para que através da Secretaria Municipal competente providencie um local adequado para abrigar a estrutura da Escola Municipal Rui Silva do povoado de Lagoa do Romão neste município. (Lida em Plenário e encaminhada ao Destinatário).</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_decreto_do__legislativo_n_01_titulo_de_cidadao_wanderley.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_decreto_do__legislativo_n_01_titulo_de_cidadao_wanderley.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a concessao de titulo de cidadaohonorario do municipio peixe estado do tocantins, ao ilustre governador Wanderlei Barbosa Castro e dá outras providencias.  (APROVADO)</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Augusto Cézar Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_no_001_de_14_de_fevereiro_de_2022.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_no_001_de_14_de_fevereiro_de_2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a contratação de pessoal, por tempo determinado, para atender a necessidade de excepcional interesse público, nos termos do Art. 37, IX, da Constituição Federal, Art. 9º, IX, da Constituição Estadual e Art. 86-A, VI, da Lei Orgânica do Município, e dá outras providências”. (APROVADO)</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_002_de_18_de_fevereiro_de_2022.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_002_de_18_de_fevereiro_de_2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR POR DESAPROPRIAÇÃO, PELA FORMA AMIGÁVEL OU POR VIA JUDICIAL, ÁREA DE TERRENO DE EXTENSÃO URBANA DECLARADA COMO DE UTILIDADE PÚBLICA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.” (APROVADO)</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_no_003__de_2_de_marco_de_2022.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_no_003__de_2_de_marco_de_2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O REAJUSTE DO PISO SALARIAL MÍNIMO PARA SERVIDORES EFETIVOS, CONTRATOS E OCUPANTES DE CARGOS DE PROVIMENTO COMISSIONADO DA PREFEITURA MUNICIPAL DE PEIXE-TO, E DÁ OUTRAS PROVIDÊNCIAS”. (APROVADO)</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_no_004__de_15_de_marco_de_2022.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_no_004__de_15_de_marco_de_2022.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O SERVIÇO VOLUNTÁRIO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE PEIXE-TO., E DÁ OUTRAS PROVIDENCIAS”. (APROVADO)</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_no_005_de_21_de_marco_de_2022.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_no_005_de_21_de_marco_de_2022.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal Nº 755/2019, de 1º de abril de 2019, que alterou o Anexo II da Lei N° 704/2015, que dispõe sobre as Metas do Plano Municipal de Educação de Peixe, para efetivação de proposições e estratégias aprovadas pela II Conferencia Municipal de Educação de Peixe-TO - IV-CONAE,  e dá outras providências”. (APROVADO)</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_no_006_de_13_de_abril_de_2022.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_no_006_de_13_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO, A TÍTULO GRATUITO, DE ESPAÇO PÚBLICO, QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.” (APROVADO)</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no_007_de_10_de_maio_de_2022.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no_007_de_10_de_maio_de_2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O CHEFE DO EXECUTIVO A PROMOVER ADESÃO/FILIAÇÃO DO MUNICÍPIO DE PEIXE-TO À ASSOCIAÇÃO NACIONAL DOS MUNICÍPIOS SEDES DE USINAS HIDROELÉTRICAS – AMUSUH, E DÁ OUTRAS PROVIDÊNCIAS.” (APROVADO)</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_no_008_de_17_de_maio_de_2022.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_no_008_de_17_de_maio_de_2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O CHEFE DO PODER EXECUTIVO A ALIENAR, EM LEILÃO, BENS MÓVEIS INSERVÍVEIS DE PROPRIEDADE DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.” (APROVADO)</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_no_009_de_25_de_maio_de_2022.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_no_009_de_25_de_maio_de_2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR IMÓVEIS A QUE SE ESPECIFICAM, DESTINADOS A REGULARIZAÇÃO DAS ÁREAS NAS QUAIS JÁ SE ENCONTRA SEDIADA A ATUAL ESTAÇÃO DE TRATAMENTO DE ESGOTO (ETE) E RESPECTIVO EMISSÁRIO IMPLANTADOS E MANTIDOS PELA SANEATINS–BRK AMBIENTAL, MEDIANTE DESAPROPRIAÇÃO E/OU INSTITUIÇÃO DE SERVIDÃO ADMINISTRATIVA AMIGÁVEL OU JUDICIAL, E DÁ OUTRAS PROVIDÊNCIAS. ” (APROVADO)</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/96/010-2022-autoriza__indenizacao_a_elson_quixaba.docx</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/96/010-2022-autoriza__indenizacao_a_elson_quixaba.docx</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A RESTITUIR, INDENIZAR OU PAGAR TERRENOS URBANOS PERTENCENTES A  PARTICULARES INDEVIDAMENTE  AUFERIDOS E REGISTRADOS EM NOME DO MUNICÍPIO DE PEIXE-TO, A QUE SE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_no_011_de_15_de_junho_de_2022.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_no_011_de_15_de_junho_de_2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ADEQUAÇÃO DO VENCIMENTO DOS AGENTES COMUNITÁRIOS DE SAÚDE  (ACS) E DOS AGENTES DE COMBATE A ENDEMIAS (ACE),  E DÁ OUTRAS PROVIDÊNCIAS”. (APROVADO)</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_no_012_de_24_de_junho_de_2022.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_no_012_de_24_de_junho_de_2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR IMÓVEL PARA FINALIDADE A QUE SE ESPECIFICA, MEDIANTE DESAPROPRIAÇÃO E/OU INSTITUIÇÃO DE SERVIDÃO ADMINISTRATIVA CONSENSUAL OU JUDICIAL, E DÁ OUTRAS PROVIDÊNCIAS. ” (APROVADO)</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_no_013_de_27_de_julho_de_2022.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_no_013_de_27_de_julho_de_2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A AMPLIAÇÃO DO LIMITE PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES DURANTE A EXECUÇÃO DO ORÇAMENTO MUNICIPAL NO EXERCÍCIO DE 2022; ALTERA A REDAÇÃO DO INCISO I,  DO ARTIGO  12 DA LEI Nº 781/2021 DE DIRETRIZES ORÇAMENTÁRIA – LDO, DE 15/12/2021; ALTERA A REDAÇÃO DO INCISO I, DO ART. 9º, DA LEI ORÇAMENTÁRIA ANUAL-LOA Nº 784/2021, DE 15/12/2021,  E DÁ OUTRAS. (APROVADO)</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_no_014_de_27_de_julho_de_2022.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_no_014_de_27_de_julho_de_2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, COM INCLUSÃO NO PPA(2022/2025), NA LDO(2022) E NA LOA(2022) DOS PROJETOS DE EXECUÇÃO DE CONVÊNIOS A QUE SE ESPECIFICAM; A INCLUSÃO DE PROGRAMA  E AÇÕES NO ORÇAMENTO DE  2022,  E DÁ OUTRAS PROVIDENCIAS.” (APROVADO)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/101/requerimento_n_001_josney.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/101/requerimento_n_001_josney.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal Informações referentes a Conclusão da Obra da Quadra Poliesportiva do Povoado de Vila São Miguel. (APROVADO)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -873,68 +873,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/83/idicacao_n_001__ver_lenilson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/84/idicacao_n_002__ver_lenilson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/86/idicacao_n_003__ver_lenilson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/103/idicacao_n_002__ver_luzimar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/104/idicacao_n_001__ver_manoel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/106/idicacao_n_003__ver_manoel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/107/idicacao_n_004__ver_manoel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/108/idicacao_n_005__ver_manoel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_n_006_manoel.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/110/idicacao_n_001_ver_vitorino.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_n_002_vitorino.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/112/idicacao_n_001__ver_marsuleide.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/113/idicacao_n_002__ver_marsuleide.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_n_003_marsuleide.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n_004_marsuleide.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/116/idicacao_n_001_ver_jesse.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/117/idicacao_n_002_ver_jesse.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/118/idicacao_n_003_ver_jesse.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/120/idicacao_n_002__ver_josney.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/121/idicacao_n_003__ver_josney.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/122/idicacao_n_004__ver_josney.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_n_005_josney.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_decreto_do__legislativo_n_01_titulo_de_cidadao_wanderley.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_no_001_de_14_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_002_de_18_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_no_003__de_2_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_no_004__de_15_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_no_005_de_21_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_no_006_de_13_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no_007_de_10_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_no_008_de_17_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_no_009_de_25_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/96/010-2022-autoriza__indenizacao_a_elson_quixaba.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_no_011_de_15_de_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_no_012_de_24_de_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_no_013_de_27_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_no_014_de_27_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/101/requerimento_n_001_josney.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/83/idicacao_n_001__ver_lenilson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/84/idicacao_n_002__ver_lenilson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/86/idicacao_n_003__ver_lenilson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/103/idicacao_n_002__ver_luzimar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/104/idicacao_n_001__ver_manoel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/106/idicacao_n_003__ver_manoel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/107/idicacao_n_004__ver_manoel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/108/idicacao_n_005__ver_manoel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_n_006_manoel.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/110/idicacao_n_001_ver_vitorino.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_n_002_vitorino.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/112/idicacao_n_001__ver_marsuleide.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/113/idicacao_n_002__ver_marsuleide.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_n_003_marsuleide.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n_004_marsuleide.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/116/idicacao_n_001_ver_jesse.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/117/idicacao_n_002_ver_jesse.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/118/idicacao_n_003_ver_jesse.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/120/idicacao_n_002__ver_josney.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/121/idicacao_n_003__ver_josney.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/122/idicacao_n_004__ver_josney.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_n_005_josney.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_decreto_do__legislativo_n_01_titulo_de_cidadao_wanderley.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_no_001_de_14_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_002_de_18_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_no_003__de_2_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_no_004__de_15_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_no_005_de_21_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_no_006_de_13_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_no_007_de_10_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_no_008_de_17_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_no_009_de_25_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/96/010-2022-autoriza__indenizacao_a_elson_quixaba.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_no_011_de_15_de_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_no_012_de_24_de_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_no_013_de_27_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_no_014_de_27_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/sapl/public/materialegislativa/2022/101/requerimento_n_001_josney.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>