--- v0 (2025-12-01)
+++ v1 (2026-04-21)
@@ -54,353 +54,353 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ver. Ruimivan</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO POVOADO DE LAGOA DO ROMÃO.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE AUTORIZAÇÃO AO PREFEITO MUNICIPAL PARA AUSENTAR-SE DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 51 DA LEI COMPLEMENTAR Nº 623/2010, DE 30 DE DEZEMBRO DE 2010, NO QUE DISPÕE SOBRE A REMUNERAÇÃO DOS CONSELHEIROS TUTELAR DO MUNICÍPIO DE PEIXE- TO, E DÁ  OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>"RATIFICA O PROTOCOLO DE INTENÇÕES E AUTORIZA O INGRESSO DO MUNICÍPIO DE PEIXE NO CONSÓRCIO INTERMUNICIPAL VALE SERRA DOURADA - VALECON E DÁ OUTRAS PROVIDÊNCIA".</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE PEIXE A CONTRATAR COM A CAIXA ECONÔMICA FEDERAL, OPERAÇÕES DE CRÉDITO COM OUTORGO DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI GRATIFICAÇÃO DE PRODUTIVIDADE AOS SERVIDORES INVESTIDOS DOS CARGOS DE FISCAL  E AGENTE FISCAL DE  TRIBUTOS E  ARRECADAÇÃO MUNICIPAL DE PEIXE, E DÁ PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART. 37, IX, DA CONSTITUIÇÃO FEDERAL, ART. 9°, IX, DA CONSTITUIÇÃO ESTADUAL E ART. 86-A DA LEI ORGÂNICA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIA".</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART. 37, IX, DA CONSTITUIÇÃO FEDERAL, ART. 9°, IX, DA CONSTITUIÇÃO ESTADUAL E ART. 86-A DA LEI ORGÂNICA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS I E II DA LEI N°696/2014, DE 26/12/2014 (PCCR DOS SERVIDORES DO QUADRO GERAL), PARA CRIAÇÃO DOS CARGOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"AUTORIZA  O PODER PÚBLICO MUNICIPAL A CELEBRAR CONTRATO DE LOTAÇÃO, COM DOAÇÃO AO FINAL DOS PAGAMENTOS, DE VEÍCULOS E EQUIPAMENTOS DESTINADOS AO SERVIÇO PÚBLICO DE COLETA DE LIXO DOMICILIAR NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART, 37, IX, DA CONSTITUIÇÃO FEDERAL, ART. 9°, IX, DA CONSTITUIÇÃO ESTADUAL E ART. 86-A DA LEI ORGÂNICA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 (ANO REFERÊNCIA  DE 2017) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL,POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART. 37, IX, DA CONSTITUIÇÃO FEDERAL, ART. 9º, IX, DA CONSTITUIÇÃO ESTADUAL E ART. 86-A DA LEI ORGÂNICA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O " DIA DO EVANGÉLICO" NO MUNICÍPIO DE PEIXE.( OBS: PROJETO RETIRADO PELO AUTOR)  </t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI 599/2009 DE 21 DEZEMBRO DE 2009, QUE CRIOU A BRIGADA DE INCÊNDIO FLORESTAL DO MUNICÍPIO PEIXE, REVOGA A LEI 687/2014, REGULARIZA A CONTRATAÇÃO DE BRIGADISTAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE AS DIRETRIZES GERAIS A ABERTURA DE CRÉDITOS SUPLEMENTARES NO LIMITE DE 40% (QUARENTA POR CENTO) DA DESPESA ORÇADA PARA O EXERCÍCIO DE 2017 DO FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS".   </t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>" INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL MUNICIPAL - REFIS/2017, NO MUNICÍPIO DE PEIXE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA REFORMA DE PRÉDIO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 OBS: PROJETO RETIRADO PELO AUTOR.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE JORNADA DE TRABALHO  DOS PROFISSIONAIS DA SAÚDE CEDIDOS AO MUNICÍPIO DE PEIXE, QUE ESTEJAM LOTADOS EM UNIDADES HOSPITALAR SOB GESTÃO MUNICIPAL".</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVISÃO GERAL DA REMUNERAÇÃO DOS SERVIDORES EFETIVOS OCUPANTES DE CARGOS DE PROFESSORES, COMO REPOSIÇÃO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL, NOS TERMOS EM QUE PRECEITUA O ARTIGO 37, X DA CONSTITUIÇÃO FEDERAL".</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA-SE POSTO DE SAÚDE DA VILA SÃO JOSÉ, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA,CRIA CARGOS E CONSOLIDA A ESTRUTURA ADMINISTRATIVA DE PESSOAL DA CÂMARA MUNICIPAL DE PEIXE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO CONTRATAR TEMPORARIAMENTE SERVIDORES PARA ATENDER EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CF, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE PEIXE-TO, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO CONTRATAR TEMPORARIAMENTE SERVIDOR PARA ATENDER EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART.37 DA CF,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -707,68 +707,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>