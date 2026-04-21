--- v0 (2025-12-02)
+++ v1 (2026-04-21)
@@ -54,210 +54,210 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA DOAÇÃO DE VEÍCULO PERTENCENTE A CÂMARA MUNICIPAL DE PEIXE/TO, AO FUNDO MUNICIPAL DE SAÚDE DE PEIXE/TO, CONFORME ESPECIFICA. (VEÍCULO VW/VOYAGE 1.6, 2011/2012, PARA SER UTILIZADO NA REDE MUNICIPAL DE SAÚDE, EM ESPECIAL AOS PACIENTES DE HEMODIÁLISE).</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA DOAÇÃO DE VEÍCULO PERTENCENTE A CÂMARA MUNICIPAL DE PEIXE/TO, AO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL DE PEIXE/TO, CONFORME ESPECIFICA. (FIAT/UNO MILLE WAY, 2009/2010, PARA SER UTILIZADO NO CONSELHO TUTELAR).</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE AQUISIÇÃO DE UM VEICULO PARA O SETOR DE VIGILÂNCIA SANITÁRIA DO MUNICÍPIO DE PEIXE/TO.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REALIZAR UMA LIMPEZA GERAL DENTRO DA CIDADE DE PEIXE.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ver. RENATO</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL O SERVIÇO DE TAPA BURACOS NAS RUAS E AVENIDAS DA CIDADE.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL POSSIBILIDADE DE FAZER REPAROS EM UMA SALA ONDE FUNCIONAVA A ESCOLA SOL NASCENTE NO POVOADO DE NOVO NILO, PARA CONTINUAR DANDO SUPORTE A SEÇÃO ELEITORAL N° 76.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ver. LEIDE</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE REDES DE PROTEÇÃO NA QUADRA DE ESPORTES, DO DISTRITO DE VILA QUIXABA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ver. JOSIMAR</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE REALIZAÇÃO DE OBRA DE PAVIMENTAÇÃO ASFÁLTICA NO SETOR ALTINO PEREIRA MOTA, MAIS CONHECIDO COMO SETOR BOA VISTA.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE REALIZAÇÃO DE OBRA DE PAVIMENTAÇÃO ASFÁLTICA NO SETOR NONATO LACERDA DESTA CIDADE.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Almirani</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL A LIMPEZA GERAL NO POVOADO DE NOVO NILO.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL A LIMPEZA NO CAMPO DE FUTEBOL DO POVOADO DE NOVO NILO.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CÓPIA DO CONTRATO DA PREFEITURA MUNICIPAL DE PEIXE COM SENHOR MILTON HOLLYWOOD (CARRO DE SOM), BEM COMO TODA A DOCUMENTAÇÃO PERTINENTE, INCLUINDO RECIBOS DE PAGAMENTO E OS DEMAIS DOCUMENTOS REFERENTE TAL CONTRATAÇÃO.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Nani</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SEJA FEITO A RECUPERAÇÃO DA ILUMINAÇÃO DA PRAÇA CHIQUINHO DE QUEIROZ, ONDE FICA A IGREJA NOSSA SENHORA DA ABADIA DESTA CIDADE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -564,68 +564,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>