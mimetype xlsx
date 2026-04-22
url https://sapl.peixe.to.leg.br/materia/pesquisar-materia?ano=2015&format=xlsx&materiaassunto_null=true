--- v0 (2025-10-06)
+++ v1 (2026-04-22)
@@ -54,307 +54,307 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>Almirani</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS JOVENS BEQUEMBAUER SAMARÔNIO BRAISTNER PACHECO, EMIZAEL SOUZA, REGINALDO LAURINDO JUNIOR, ROGERIO RAMOS DA CRUZ E TÚLIO GOMES DOS SANTOS, PELA ORGANIZAÇÃO DO 1° MOVIMENTO JOVEM REALIZADO DIA 11 DE ABRIL DE 2015.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Neila Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OFICIALIZAÇÃO DA DENOMINAÇÃO DADA À PRAÇA PÚBLICA DO SETOR VILA SÃO JOSÉ, E DÁ OUTRAS PROVIDÊNCIAS. (PRAÇA MANOEL FERNANDES DOS SANTOS).</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CEDER À INSTITUIÇÕES FINANCEIRAS PÚBLICAS CRÉDITOS DECORRENTES DE COMPENSAÇÕES FINANCEIRAS, PELA UTILIZAÇÃO DE RECURSOS HÍDRICOS PARA GERAÇÃO DE ENERGIA ELÉTRICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO - PCCR, DOS PROFISSIONAIS DO MAGISTÉRIO E EDUCAÇÃO BÁSICA PÚBLICA DO MUNICÍPIO DE PEIXE/TO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS I E II DA LEI Nº 696/2014, DE 26/12/2104 (PCCR DOS SERVIDORES DO QUADRO GERAL), PARA CRIAÇÃO DO CARGO DE CONDUTOR DE VEICULO AQUAVIÁRIO, E CONTRATAÇÃO DE PROFISSIONAL POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART. 37, IX, DA CONSTITUIÇÃO FEDERAL, ART. 9º, IX, DA CONSTITUIÇÃO ESTADUAL E ART. 32 DA LEI ORGÂNICA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA PLANO MUNICIPAL DE EDUCAÇÃO - PME DE PEIXE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL FIRMAR TERMO DE CONVÊNIO OU DE PARCERIA COM O SEBRAE,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL CAMINHOS DO SABER, E DÁ OUTRAS PROVIDÊNCIAS. (SITUADA NA RUA 21, DO SETOR SUL, EM PEIXE/TO).</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Nani</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL QUE ACIONE O SETOR COMPETENTE, PARA QUE SEJA FEITA UMA VERIFICAÇÃO NA ILUMINAÇÃO DA PRAÇA ANANIAS PONCE LEONES.</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL QUE ACIONE O SETOR COMPETENTE, PARA QUE SEJA REALIZADO A REFORMA E ATIVAÇÃO DA FONTE LUMINOSA DA PRAÇA ANANIAS PONCE LEONES.</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL QUE ACIONE O SETOR COMPETENTE, PARA QUE SEJA REATIVADO O PARQUE INFANTIL DA PRAÇA ANANIAS PONCE LEONES.</t>
   </si>
   <si>
     <t>Luzimar Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL A POSSIBILIDADE DE INSTALAÇÃO DE ILUMINAÇÃO NA_x000D_
 RAMPA DO RIO TOCANTINS, NA MARGEM DIREITA E ESQUERDA</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL A IMPLANTAÇÃO DE UM POSTO DA POLICIA MILITAR, NO POVOADO DO ENTRONCAMENTO DO JAÚ, MUNICÍPIO DE PEIXE/TO.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL A CONSTRUÇÃO DA PONTE SOBRE O CÓRREGO PORTEIRA, NA REGIÃO DO ENTRONCAMENTO DO JAÚ, QUE DÁ ACESSO A FAZENDA DO SENHOR WILSON SENTOFANY E ANTIGA FAZENDA EMSA ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA EMPENHO A PREFEITA MUNICIPAL JUNTO AO DERTINS, PARA PROVIDENCIAR O MAIS BREVE POSSÍVEL O SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DA REGIÃO DA EMBAÚBA, MUNICÍPIO DE PEIXE/TO, RESSALTANDO QUE A MESMA FAZ PARTE DA ROTA DO TRANSPORTE ESCOLAR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ver. ÍNDIO</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL A POSSIBILIDADE DE FAZER A INTERLIGAÇÃO DO RESERVATÓRIO DE ÁGUA DA ESCOLA MUNICIPAL HERCULANO DE QUEIROZ, DO DISTRITO DE VILA SÃO MIGUEL, MUNICÍPIO DE PEIXE/TO.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL QUE PROVIDENCIE A REPOSIÇÃO DE LENÇÓIS E TOALHAS DE BANHO, PARA AS CRIANÇAS DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL DE PEIXE - CEMEI.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL A REFORMA DA QUADRA DE ESPORTES ROMÁRIO IRINEU SILVA SITUADA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRANSITO NA CIDADE.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Ver. JOSIMAR</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL O PATROLAMENTO E ENCASCAHLAMENTO DAS RUAS E AVENIDAS DOS DISTRITOS DE LAGOA DO ROMAO E VILA SÃO MIGUEL.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL A REFORMA DA ESCOLA MUNICIPAL RUI IRINEU SILVA, DO DISTRITO DE LAGOA DO ROMÃO.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL QUE PROVIDENCIE REPAROS NA ILUMINAÇÃO DO CEMITÉRIO NOVO.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL O PATROLAMENTO E ENCASCAHLAMENTO DA ESTRADA QUE SAI DA VILA SÃO JOSÉ, PASSANDO PELO CEMITÉRIO, FAZENDA BOA ESPERANÇA DO SENHOR WILSON PATIZEIRO, CHEGANDO ATÉ A BR 242.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ver. RENATO</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL QUE PROVIDENCIE O SERVIÇO DE TAPA BURACOS NAS RUAS E AVENIDAS DA CIDADE.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Ver. LEIDE</t>
   </si>
   <si>
-    <t>https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
+    <t>http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITA MUNICIPAL MATERIAL PARA ATENDIMENTO NO HOSPITAL MUNICIPAL DE PEIXE/TO, E MEDICAMENTOS PARA A FARMÁCIA DO HOSPITAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -661,68 +661,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixe.to.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>