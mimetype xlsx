--- v1 (2026-01-08)
+++ v2 (2026-05-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="117">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
@@ -165,50 +165,248 @@
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Análise do Projeto de Lei n° 009/2025 de 09 de setembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A PROIBIÇÃO/RESTRIÇÃO DE CIRCULAÇÃO E PERMANÊNCIA DE QUALQUER TIPO DE VEÍCULOS AUTOMOTORES SOBRE A FAIXA DE AREIA DA ILHA DA TARTARUGA, EM ESPECIAL DURANTE O PERÍODO DE TEMPORADA DE PRAIA, E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 Texto Integral</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Análise de Projeto de Lei n° 011/2025 de 12 de setembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A PRORROGAÇÃO, ATÉ 24 DE JUNHO DE 2027, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCUÇÃO APROVADO POR MEIO DA LEI N° 704, DE 24 DE JUNHO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 Texto Integral</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Análise do Projeto de Lei n° 012/2025 de 12 de setembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR POR DESAPROPRIAÇÃO, PELA FORMA AMIGÁVEL OU POR VIA JUDICIAL, ÁREAS DE TERRENOS SUBURBANAS DECLARADAS COMO DE UTILIDADE PÚBLICA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Análise do projeto de Lei N° 010/2025 de 10 de setembro 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "AUTORIZA O EXECUTIVO MUNICIAPL A ADQUIRIR POR DESAPROPRIAÇÃO, PELA VIA ADMINISTRATIVA AMIGÁVEL OU JUDICIAL, ÁREA DE IMÓVEL RURAL, DECLARADA COMO DE UTILIDADE PÚBLICA OBJETIVANDO A CONSTRUÇÃO, IMPLANTAÇÃO, FUNCIONAMENTO E OPERAÇÃO DO AEROPORTO MUNICIAPAL E A DE UM PARQUE AGROINDUSTRIAL DO MUNICÍPIO DE PEIXE - TO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1027</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 001/2025 de 18 de setembro de 2025 de autoria do VEREADOR LENILSON BATISTA GOMES, o qual "DISPÕE SOBRE A DENOMINAÇÃO DO PORTO FLUVIAL DA MARGEM DIREITA DO RIO TOCANTINS LOCALIZADOS NO MUNICÍPIO DE PEIXE - TO E DÁ OUTRAS PROVIDÊNCIAS, EM HOMENAGEM A CIDADÃO DE RELEVÂNCIA LOCAL".</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 013/2025 de 22 de setembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL, o qual "DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE APOIO E ACOLHIMENTO DE PESSOAS LGBTQIA+ EM SITUAÇÃO DE VIOLÊNCIA E/OU VULNERABILIDADE SOCIAL NO ÂMBITO DO MUNICÍPIO DE PEIXE - TO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 015/2025 de 08 de outubro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL, o qual "ALTERA A LEI COMPLEMENTAR N° 002/2024, DE 27 DE DEZEMBRO DE 2024, QUE INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE PEIXE PARA TRASNFORMAR O PARÁGRAFO ÚNICO DO ARTIGO 253 EM PARÁGRAFO PRIMEIRO E ACRESCENTA O PARÁGRAFO SEGUNDO NESTE MESMO ARTIGO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1030</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 016/2025 de 16 de outubro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL, o qual "DISPÕE SOBRE A FIXAÇÃO DO TRATAMENTO FAVORECIDO, DIFERENCIADO E SIMPLIFICADO PARA AS MICROEMPRESAS, EMPRESAS DE PEQUENO PORTE, AGRICULTORES FAMILIARES, PRODUTORES RURAIS PESSOA FÍSICA, MICROEMPREENDEDORES INDIVIDUAIS E SOCIEDADES E CONTRATAÇÕES PÚBLICAS DE BENS, SERVIÇOS E OBRAS, NO ÂMBITO DO MUNICÍPIO DE PEIXE - TO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1031</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 002/2025 de 23 de outubro de autoria dos VEREADORES DA CÂMARA MUNICIPAL DE PEI - TO, o qual "DISPÕE SOBRE DENOMINAÇÃO DOS PORTOS FLUVIAIS DAS MARGENS DIREITA E ESQUERDA DO RIO TOCANTINS LOCALIZADOS NO MUNICÍPIO DE PEIXE - TO E DÁ OUTRAS PROVIDÊNCIAS, EM HOMENAGEM A CIDADÃOS DE RELEVÂNCIA LOCAL".</t>
+  </si>
+  <si>
+    <t>1032</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Resolução N° 005/2025 de 24 de outubro de 2025 de autoria da MESA DIRETORA DA CÂMARA MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A AUTORIZAÇÃO PARA DOAÇÃO DE VEÍCULO PERTENCENTE À CÂMARA MUNICIPAL DE PEIXE - TO AO PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, COM SUGESTÃO DE DESTINAÇÃO A SECRETARIA MUNICIPAL DE SAÚDE, CONFORME ESPECIFICA".</t>
+  </si>
+  <si>
+    <t>1033</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 003/2025 de 04 de novembro de 2025 de autoria das VEREADORAS ALMIRANI DIAS BATISTA E DARCELI NUNES DE CARVALHO GOMES, o qual "AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA BOLSA ATLETA NO ÂMBITO DO MUNICÍPIO DE PEIXE - TO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 020/2025 de 05 de novembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL, o qual "DISPÕE SOBRE O SISTEMA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - SISAN, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1035</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 017/2025 de 21 de outubro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL,  o qual "DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DE PEIXE - TO PARA O PERÍODO DE 2026 A 2029, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 018/2025 de 21 de outubro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL, o qual "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE PEIXE, PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1037</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 019/2025 de 21 de outubro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL, o qual "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PEIXE PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Resolução N° 006/2025 de 17 de novembro de 2025 de autoria da MESA DIRETORA DA CÂMARA MUNICIPAL PEIXE - TO, o qual "AUTORIZA O PODER LEGISLATIVO MUNICIPAL CONTRATAR TEMPORARIAMENTE SERVIDORES PARA ATENDER EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1039</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Resolução N° 007/2025 de 19 de novembro de 2025 de autoria da MESA DIRETORA DA CÂMARA MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A CONCESSÃO E ATUALIZAÇÃO DOS VALORES DAS DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE PEIXE - TO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 004/2025 de 24 de novembro de 2025 de autoria do VEREADOR MANOEL SANTANA PONCE LEONES, o qual "AUTORIZA O PODER EXECUTIVO ESTABELECER DIRETRIZES PARA VALORIZAÇÃO E PRIORIZAÇÃO DE ARTISTAS LOCAIS EM CONSTRATAÇÕES PARA EVENTOS CULTURAIS PROMOVIDAS, APOIADOS OU PATROCINADOS PELO MUNICÍPIO DE PEIXE - TO".</t>
+  </si>
+  <si>
+    <t>1041</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Análise do Projeto Lei N° 005/2025 de 24 de novembro de 2025 de autoria da VEREADORA ALMIRANI DIAS BATISTA, o qual "INSTITUI, NO ÂMBITO DO MUNICÍPIO DE PEIXE - TO, O PROGRAMA "CÂMARA VAI À ESCOLA" E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1042</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 021/2025 de 01 de dezembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE, o qual "INSTITUI O FUNDO MUNICIPAL DE CULTURA - FMC, ESTABELECE NORMAS PARA SEU FUNCIONAMENTO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1043</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 022/2025 de 01 de dezembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "AUTORIZA A CONTRATAÇÃO POR TEMPO DETERMINADO DE PROFESSORES (AS) E NUTRICIONISTAS PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO DURANTE O ANO DE 2026, NOS TERMOS DO ART. 37, IX, DA CONSTITUÇÃO FEDERAL, ART. 99 § 10, INCISOS III E IV DA LEI ORGÂNICA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 023/2025 de 01 de dezembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "CRIA O FUNDO MUNICIPAL DE TURISMO - FUMTUR, ESTABELECE NORMAS PARA SEU FUNCIONAMENTO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 024/2025 de 09 de dezembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "REGULAMENTA O PAGAMENTO DE DIÁRIAS DE VIAGEM NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL, CONCEDIDAS EM CARÁTER INDENIZATÓRIA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 025/2025 de 11 de dezembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A PRORROGAÇÃO DOS CONTRATOS DOS AGENTES COMUNITÁRIOS DE SAÚDE - ACS E DOS AGENTES DE COMBATE A ENDEMIAS - ACE, AUTORIZADOS PELA LEI MUNICIPAL N° 829/2023 DE 18/12/2023, NOS TERMOS DO ART. 37 IX, DA CONSTITUIÇÃO FEDERAL; ART. 9°, IX, DA CONSTITUIÇÃO ESTADUAL E ART. 99, § 10, III/IV, DA LEI ORGÂNICA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Resolução N° 008/2025 de 11 de dezembro de 2025 de autoria da MESA DIRETORA DA CÂMARA MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A TRANSPARÊNCIA, ACOMPANHAMENTO E PUBLICIDADE DAS EMENDAS PARLAMENTARES DESTINADAS AO MUNICÍPIO DE PEIXE - TO, EM CUMPRIMENTO À ADPF 854, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -500,58 +698,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -812,50 +1009,490 @@
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>49</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" t="s">
+        <v>7</v>
+      </c>
+      <c r="C22" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" t="s">
+        <v>73</v>
+      </c>
+      <c r="D23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C24" t="s">
+        <v>76</v>
+      </c>
+      <c r="D24" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" t="s">
+        <v>79</v>
+      </c>
+      <c r="D25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" t="s">
+        <v>7</v>
+      </c>
+      <c r="C26" t="s">
+        <v>82</v>
+      </c>
+      <c r="D26" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C27" t="s">
+        <v>85</v>
+      </c>
+      <c r="D27" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C28" t="s">
+        <v>88</v>
+      </c>
+      <c r="D28" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" t="s">
+        <v>7</v>
+      </c>
+      <c r="C29" t="s">
+        <v>91</v>
+      </c>
+      <c r="D29" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C30" t="s">
+        <v>94</v>
+      </c>
+      <c r="D30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" t="s">
+        <v>7</v>
+      </c>
+      <c r="C31" t="s">
+        <v>97</v>
+      </c>
+      <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>99</v>
+      </c>
+      <c r="B32" t="s">
+        <v>7</v>
+      </c>
+      <c r="C32" t="s">
+        <v>100</v>
+      </c>
+      <c r="D32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" t="s">
+        <v>102</v>
+      </c>
+      <c r="B33" t="s">
+        <v>7</v>
+      </c>
+      <c r="C33" t="s">
+        <v>103</v>
+      </c>
+      <c r="D33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" t="s">
+        <v>7</v>
+      </c>
+      <c r="C34" t="s">
+        <v>106</v>
+      </c>
+      <c r="D34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" t="s">
+        <v>108</v>
+      </c>
+      <c r="B35" t="s">
+        <v>7</v>
+      </c>
+      <c r="C35" t="s">
+        <v>109</v>
+      </c>
+      <c r="D35" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" t="s">
+        <v>111</v>
+      </c>
+      <c r="B36" t="s">
+        <v>7</v>
+      </c>
+      <c r="C36" t="s">
+        <v>112</v>
+      </c>
+      <c r="D36" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" t="s">
+        <v>114</v>
+      </c>
+      <c r="B37" t="s">
+        <v>7</v>
+      </c>
+      <c r="C37" t="s">
+        <v>115</v>
+      </c>
+      <c r="D37" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" t="s">
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>