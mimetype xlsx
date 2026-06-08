--- v1 (2026-03-11)
+++ v2 (2026-06-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1200" uniqueCount="370">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1314" uniqueCount="391">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
@@ -1120,50 +1120,113 @@
     <t>45</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>49</t>
+  </si>
+  <si>
+    <t>986</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>987</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>989</t>
+  </si>
+  <si>
+    <t>990</t>
+  </si>
+  <si>
+    <t>991</t>
+  </si>
+  <si>
+    <t>992</t>
+  </si>
+  <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>994</t>
+  </si>
+  <si>
+    <t>995</t>
+  </si>
+  <si>
+    <t>996</t>
+  </si>
+  <si>
+    <t>1104</t>
+  </si>
+  <si>
+    <t>1105</t>
+  </si>
+  <si>
+    <t>1106</t>
+  </si>
+  <si>
+    <t>1107</t>
+  </si>
+  <si>
+    <t>1108</t>
+  </si>
+  <si>
+    <t>1109</t>
+  </si>
+  <si>
+    <t>1110</t>
+  </si>
+  <si>
+    <t>1111</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1455,58 +1518,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F200"/>
+  <dimension ref="A1:F219"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="139.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -5366,151 +5428,531 @@
       </c>
       <c r="E194" t="s">
         <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
         <v>358</v>
       </c>
       <c r="B195" t="s">
         <v>272</v>
       </c>
       <c r="C195" t="s">
         <v>359</v>
       </c>
       <c r="D195" t="s">
         <v>9</v>
       </c>
       <c r="E195" t="s">
         <v>10</v>
       </c>
       <c r="F195" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
         <v>360</v>
       </c>
       <c r="B196" t="s">
         <v>272</v>
       </c>
       <c r="C196" t="s">
         <v>361</v>
       </c>
       <c r="D196" t="s">
         <v>9</v>
       </c>
       <c r="E196" t="s">
         <v>10</v>
       </c>
       <c r="F196" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
         <v>362</v>
       </c>
       <c r="B197" t="s">
         <v>272</v>
       </c>
       <c r="C197" t="s">
         <v>363</v>
       </c>
       <c r="D197" t="s">
         <v>9</v>
       </c>
       <c r="E197" t="s">
         <v>10</v>
       </c>
       <c r="F197" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
         <v>364</v>
       </c>
       <c r="B198" t="s">
         <v>272</v>
       </c>
       <c r="C198" t="s">
         <v>365</v>
       </c>
       <c r="D198" t="s">
         <v>9</v>
       </c>
       <c r="E198" t="s">
         <v>10</v>
       </c>
       <c r="F198" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
         <v>366</v>
       </c>
       <c r="B199" t="s">
         <v>272</v>
       </c>
       <c r="C199" t="s">
         <v>367</v>
       </c>
       <c r="D199" t="s">
         <v>9</v>
       </c>
       <c r="E199" t="s">
         <v>10</v>
       </c>
       <c r="F199" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
         <v>368</v>
       </c>
       <c r="B200" t="s">
         <v>272</v>
       </c>
       <c r="C200" t="s">
         <v>369</v>
       </c>
       <c r="D200" t="s">
         <v>9</v>
       </c>
       <c r="E200" t="s">
         <v>10</v>
       </c>
       <c r="F200" t="s">
-        <v>10</v>
+        <v>112</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201" t="s">
+        <v>370</v>
+      </c>
+      <c r="B201" t="s">
+        <v>272</v>
+      </c>
+      <c r="C201" t="s">
+        <v>371</v>
+      </c>
+      <c r="D201" t="s">
+        <v>9</v>
+      </c>
+      <c r="E201" t="s">
+        <v>10</v>
+      </c>
+      <c r="F201" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6">
+      <c r="A202" t="s">
+        <v>372</v>
+      </c>
+      <c r="B202" t="s">
+        <v>373</v>
+      </c>
+      <c r="C202" t="s">
+        <v>8</v>
+      </c>
+      <c r="D202" t="s">
+        <v>9</v>
+      </c>
+      <c r="E202" t="s">
+        <v>10</v>
+      </c>
+      <c r="F202" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" t="s">
+        <v>374</v>
+      </c>
+      <c r="B203" t="s">
+        <v>373</v>
+      </c>
+      <c r="C203" t="s">
+        <v>13</v>
+      </c>
+      <c r="D203" t="s">
+        <v>9</v>
+      </c>
+      <c r="E203" t="s">
+        <v>10</v>
+      </c>
+      <c r="F203" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" t="s">
+        <v>375</v>
+      </c>
+      <c r="B204" t="s">
+        <v>373</v>
+      </c>
+      <c r="C204" t="s">
+        <v>15</v>
+      </c>
+      <c r="D204" t="s">
+        <v>9</v>
+      </c>
+      <c r="E204" t="s">
+        <v>10</v>
+      </c>
+      <c r="F204" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" t="s">
+        <v>376</v>
+      </c>
+      <c r="B205" t="s">
+        <v>373</v>
+      </c>
+      <c r="C205" t="s">
+        <v>17</v>
+      </c>
+      <c r="D205" t="s">
+        <v>9</v>
+      </c>
+      <c r="E205" t="s">
+        <v>10</v>
+      </c>
+      <c r="F205" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" t="s">
+        <v>377</v>
+      </c>
+      <c r="B206" t="s">
+        <v>373</v>
+      </c>
+      <c r="C206" t="s">
+        <v>19</v>
+      </c>
+      <c r="D206" t="s">
+        <v>9</v>
+      </c>
+      <c r="E206" t="s">
+        <v>10</v>
+      </c>
+      <c r="F206" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" t="s">
+        <v>378</v>
+      </c>
+      <c r="B207" t="s">
+        <v>373</v>
+      </c>
+      <c r="C207" t="s">
+        <v>21</v>
+      </c>
+      <c r="D207" t="s">
+        <v>9</v>
+      </c>
+      <c r="E207" t="s">
+        <v>10</v>
+      </c>
+      <c r="F207" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" t="s">
+        <v>379</v>
+      </c>
+      <c r="B208" t="s">
+        <v>373</v>
+      </c>
+      <c r="C208" t="s">
+        <v>23</v>
+      </c>
+      <c r="D208" t="s">
+        <v>9</v>
+      </c>
+      <c r="E208" t="s">
+        <v>10</v>
+      </c>
+      <c r="F208" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209" t="s">
+        <v>380</v>
+      </c>
+      <c r="B209" t="s">
+        <v>373</v>
+      </c>
+      <c r="C209" t="s">
+        <v>25</v>
+      </c>
+      <c r="D209" t="s">
+        <v>9</v>
+      </c>
+      <c r="E209" t="s">
+        <v>10</v>
+      </c>
+      <c r="F209" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6">
+      <c r="A210" t="s">
+        <v>381</v>
+      </c>
+      <c r="B210" t="s">
+        <v>373</v>
+      </c>
+      <c r="C210" t="s">
+        <v>27</v>
+      </c>
+      <c r="D210" t="s">
+        <v>9</v>
+      </c>
+      <c r="E210" t="s">
+        <v>10</v>
+      </c>
+      <c r="F210" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6">
+      <c r="A211" t="s">
+        <v>382</v>
+      </c>
+      <c r="B211" t="s">
+        <v>373</v>
+      </c>
+      <c r="C211" t="s">
+        <v>29</v>
+      </c>
+      <c r="D211" t="s">
+        <v>9</v>
+      </c>
+      <c r="E211" t="s">
+        <v>10</v>
+      </c>
+      <c r="F211" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6">
+      <c r="A212" t="s">
+        <v>383</v>
+      </c>
+      <c r="B212" t="s">
+        <v>373</v>
+      </c>
+      <c r="C212" t="s">
+        <v>31</v>
+      </c>
+      <c r="D212" t="s">
+        <v>9</v>
+      </c>
+      <c r="E212" t="s">
+        <v>10</v>
+      </c>
+      <c r="F212" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6">
+      <c r="A213" t="s">
+        <v>384</v>
+      </c>
+      <c r="B213" t="s">
+        <v>373</v>
+      </c>
+      <c r="C213" t="s">
+        <v>33</v>
+      </c>
+      <c r="D213" t="s">
+        <v>9</v>
+      </c>
+      <c r="E213" t="s">
+        <v>10</v>
+      </c>
+      <c r="F213" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6">
+      <c r="A214" t="s">
+        <v>385</v>
+      </c>
+      <c r="B214" t="s">
+        <v>373</v>
+      </c>
+      <c r="C214" t="s">
+        <v>35</v>
+      </c>
+      <c r="D214" t="s">
+        <v>9</v>
+      </c>
+      <c r="E214" t="s">
+        <v>10</v>
+      </c>
+      <c r="F214" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6">
+      <c r="A215" t="s">
+        <v>386</v>
+      </c>
+      <c r="B215" t="s">
+        <v>373</v>
+      </c>
+      <c r="C215" t="s">
+        <v>37</v>
+      </c>
+      <c r="D215" t="s">
+        <v>9</v>
+      </c>
+      <c r="E215" t="s">
+        <v>10</v>
+      </c>
+      <c r="F215" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6">
+      <c r="A216" t="s">
+        <v>387</v>
+      </c>
+      <c r="B216" t="s">
+        <v>373</v>
+      </c>
+      <c r="C216" t="s">
+        <v>39</v>
+      </c>
+      <c r="D216" t="s">
+        <v>9</v>
+      </c>
+      <c r="E216" t="s">
+        <v>10</v>
+      </c>
+      <c r="F216" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6">
+      <c r="A217" t="s">
+        <v>388</v>
+      </c>
+      <c r="B217" t="s">
+        <v>373</v>
+      </c>
+      <c r="C217" t="s">
+        <v>41</v>
+      </c>
+      <c r="D217" t="s">
+        <v>9</v>
+      </c>
+      <c r="E217" t="s">
+        <v>10</v>
+      </c>
+      <c r="F217" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6">
+      <c r="A218" t="s">
+        <v>389</v>
+      </c>
+      <c r="B218" t="s">
+        <v>373</v>
+      </c>
+      <c r="C218" t="s">
+        <v>43</v>
+      </c>
+      <c r="D218" t="s">
+        <v>9</v>
+      </c>
+      <c r="E218" t="s">
+        <v>10</v>
+      </c>
+      <c r="F218" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6">
+      <c r="A219" t="s">
+        <v>390</v>
+      </c>
+      <c r="B219" t="s">
+        <v>373</v>
+      </c>
+      <c r="C219" t="s">
+        <v>45</v>
+      </c>
+      <c r="D219" t="s">
+        <v>9</v>
+      </c>
+      <c r="E219" t="s">
+        <v>10</v>
+      </c>
+      <c r="F219" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>