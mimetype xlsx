--- v2 (2026-03-12)
+++ v3 (2026-05-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5724" uniqueCount="1665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6402" uniqueCount="1852">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
@@ -4290,586 +4290,826 @@
   <si>
     <t>755</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 09 de 19/03/2025</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>Inclusão de Rubrica Orçamentária para realização de concurso público.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>Análise do Projeto de Lei n° 005/2025 de 18 de agosto de 2025, de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A AMPLIAÇÃO DO LIMITE PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES DURANTE A EXECUÇÃO DO ORÇAMENTO MUNICIPAL NO EXERCÍCIO DE 2025; ALTERA A REDAÇÃO DO INCISO I, DO ARTIGO 12 DA LEI DE DIRETRIZES ORÇAMENTÁRIA - LDO N° 850/2024, DE 20/12/2024; ALTERA A REDAÇÃO DO INCISO I, DO ART. 9°, DA LEI ORÇAMENTÁRIA ANUAL - LOA N° 851/2024, DE 20/12/2024, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
+    <t>964</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária n° 009 de 26/11/2025</t>
+  </si>
+  <si>
     <t>687</t>
   </si>
   <si>
     <t>Concede disponibilidade de servidora e dá outras providências.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>10° Sessão ordinária da Câmara Municipal de 20 de Março de 2025</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 10 de 20/03/2025</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>Dispõe sobre adiamento das Sessões Ordinárias dos dias 07 e 08/10/2025 para serem realizadas nos dias 14 e 15/10/2025, devido a participação dos vereadores desta Casa na capacitação oferecida pela UVB - União dos Vereadores do Brasil em Brasília/DF, que acontecerá entre os dias 07 e 10/10/2025.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>Análise do Projeto de Lei n° 007/2025 de 09 de setembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A IMPLANTAÇÃO E REGRAMENTO DO REGIME DE TRABALHO REMOTO (HOME OFFICE) NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL DE PEIXE - TO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>939</t>
+  </si>
+  <si>
+    <t>965</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária n° 10 de 15/12/2025</t>
+  </si>
+  <si>
+    <t>998</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>11° Sessão ordinária da Câmara Municipal de 01 de Abril de 2025</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 11 de 01/04/2025</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>Dispõe sobre adiamento das Sessões Ordinárias dos dias 14 e 15/10/2025 para serem realizadas nos dias 29 e 30/10/2025, devido ao falecimento do Sr. Silvio de Farias Campos ex-vereador e ex-vice prefeito do município de Peixe/TO, ocorrido em 14 de outubro de 2025.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>Análise do Projeto de Lei n° 009/2025 de 09 de setembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A PROIBIÇÃO/RESTRIÇÃO DE CIRCULAÇÃO E PERMANÊNCIA DE QUALQUER TIPO DE VEÍCULOS AUTOMOTORES SOBRE A FAIXA DE AREIA DA ILHA DA TARTARUGA, EM ESPECIAL DURANTE O PERÍODO DE TEMPORADA DE PRAIA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>Análise do Projeto de Lei n° 009/2025 de 09 de setembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A PROIBIÇÃO/RESTRIÇÃO DE CIRCULAÇÃO E PERMANÊNCIA DE QUALQUER TIPO DE VEÍCULOS AUTOMOTORES SOBRE A FAIXA DE AREIA DA ILHA DA TARTARUGA, EM ESPECIAL DURANTE O PERÍODO DE TEMPORADA DE PRAIA, E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 Texto Integral</t>
   </si>
   <si>
+    <t>966</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária n° 11 de 16/12/2025</t>
+  </si>
+  <si>
+    <t>999</t>
+  </si>
+  <si>
     <t>689</t>
   </si>
   <si>
     <t>Composição dos membros das comissões permanentes da câmara municipal de Peixe para o biênio da legislatura 2025/2026.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>12° Sessão ordinária da Câmara Municipal de 02 de Abril de 2025</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 12 de 02/04/2025</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação do dia 28 para o dia 27 de outubro de 2025 (segunda-feira), o ponto facultativo em comemoração ao Dia do Servidor Público, nas repartições da Câmara Municipal de Peixe/TO.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>Análise de Projeto de Lei n° 011/2025 de 12 de setembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A PRORROGAÇÃO, ATÉ 24 DE JUNHO DE 2027, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCUÇÃO APROVADO POR MEIO DA LEI N° 704, DE 24 DE JUNHO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>Análise de Projeto de Lei n° 011/2025 de 12 de setembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A PRORROGAÇÃO, ATÉ 24 DE JUNHO DE 2027, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCUÇÃO APROVADO POR MEIO DA LEI N° 704, DE 24 DE JUNHO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 Texto Integral</t>
   </si>
   <si>
+    <t>967</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária n° 12 de 22/12/2025</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
     <t>690</t>
   </si>
   <si>
     <t>Nomeia servidor em cargo de comissão, como Gestor de Contratos Administrativos.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 13 de 14/04/2025</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>13° Sessão ordinária da Câmara Municipal de 14 de Abril de 2025</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>Dispõe sobre ponto facultativo na Câmara Municipal de Peixe/TO, no dia 21 de novembro de 2025, em decorrência do feriado nacional do Dia da Consciência Negra (20/11/2025).</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>Análise do Projeto de Lei n° 012/2025 de 12 de setembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR POR DESAPROPRIAÇÃO, PELA FORMA AMIGÁVEL OU POR VIA JUDICIAL, ÁREAS DE TERRENOS SUBURBANAS DECLARADAS COMO DE UTILIDADE PÚBLICA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
+    <t>968</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária n° 13 de 23/12/2025</t>
+  </si>
+  <si>
+    <t>1001</t>
+  </si>
+  <si>
     <t>691</t>
   </si>
   <si>
     <t>Concede disponibilidade de servidora, para exercício do cargo eletivo de vereadora e dá outras providências.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 14 de 15/04/2025</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>14° Sessão ordinária da Câmara Municipal de 15 de Abril de 2025</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>Dispõe sobre o recesso administrativo da Câmara Municipal de Peixe/TO, no período de 23 de dezembro de 2025 a 09 de janeiro de 2026.</t>
   </si>
   <si>
+    <t>1004</t>
+  </si>
+  <si>
+    <t>Análise do projeto de Lei N° 010/2025 de 10 de setembro 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "AUTORIZA O EXECUTIVO MUNICIAPL A ADQUIRIR POR DESAPROPRIAÇÃO, PELA VIA ADMINISTRATIVA AMIGÁVEL OU JUDICIAL, ÁREA DE IMÓVEL RURAL, DECLARADA COMO DE UTILIDADE PÚBLICA OBJETIVANDO A CONSTRUÇÃO, IMPLANTAÇÃO, FUNCIONAMENTO E OPERAÇÃO DO AEROPORTO MUNICIAPAL E A DE UM PARQUE AGROINDUSTRIAL DO MUNICÍPIO DE PEIXE - TO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
     <t>735</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 15 de 16/04/2025</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>Exonera servidora do cargo de Ouvidoria e Assistente de Plenário.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>15° Sessão ordinária da Câmara Municipal de 16 de Abril de 2025</t>
   </si>
   <si>
+    <t>1005</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 001/2025 de 18 de setembro de 2025 de autoria do VEREADOR LENILSON BATISTA GOMES, o qual "DISPÕE SOBRE A DENOMINAÇÃO DO PORTO FLUVIAL DA MARGEM DIREITA DO RIO TOCANTINS LOCALIZADOS NO MUNICÍPIO DE PEIXE - TO E DÁ OUTRAS PROVIDÊNCIAS, EM HOMENAGEM A CIDADÃO DE RELEVÂNCIA LOCAL".</t>
+  </si>
+  <si>
+    <t>1027</t>
+  </si>
+  <si>
     <t>762</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 16 de 06/05/2025</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>Nomeia servidora para cargo de comissão</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>16° Sessão Ordinária da Câmara Municipal de 06 de Maio de 2025</t>
   </si>
   <si>
+    <t>1006</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 013/2025 de 22 de setembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL, o qual "DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE APOIO E ACOLHIMENTO DE PESSOAS LGBTQIA+ EM SITUAÇÃO DE VIOLÊNCIA E/OU VULNERABILIDADE SOCIAL NO ÂMBITO DO MUNICÍPIO DE PEIXE - TO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
     <t>787</t>
   </si>
   <si>
     <t>Nomeia servidora para cargo de comissão.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 017/2025 de 07/05/2025</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>17° Sessão Ordinária da Câmara Municipal de 07 de Maio de 2025</t>
   </si>
   <si>
+    <t>1007</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 015/2025 de 08 de outubro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL, o qual "ALTERA A LEI COMPLEMENTAR N° 002/2024, DE 27 DE DEZEMBRO DE 2024, QUE INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE PEIXE PARA TRASNFORMAR O PARÁGRAFO ÚNICO DO ARTIGO 253 EM PARÁGRAFO PRIMEIRO E ACRESCENTA O PARÁGRAFO SEGUNDO NESTE MESMO ARTIGO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
     <t>788</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 018/2025 de 20/05/2025</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>18° Sessão Ordinária da Câmara Municipal de 20 de Maio de 2025</t>
   </si>
   <si>
+    <t>1008</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 016/2025 de 16 de outubro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL, o qual "DISPÕE SOBRE A FIXAÇÃO DO TRATAMENTO FAVORECIDO, DIFERENCIADO E SIMPLIFICADO PARA AS MICROEMPRESAS, EMPRESAS DE PEQUENO PORTE, AGRICULTORES FAMILIARES, PRODUTORES RURAIS PESSOA FÍSICA, MICROEMPREENDEDORES INDIVIDUAIS E SOCIEDADES E CONTRATAÇÕES PÚBLICAS DE BENS, SERVIÇOS E OBRAS, NO ÂMBITO DO MUNICÍPIO DE PEIXE - TO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1030</t>
+  </si>
+  <si>
     <t>789</t>
   </si>
   <si>
     <t>Nomeia servidora para cargo em comissão.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 019/2025 de 21/05/2025</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>19° Sessão Ordinária da Câmara Municipal de 21 de Maio de 2025</t>
   </si>
   <si>
+    <t>1009</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 002/2025 de 23 de outubro de autoria dos VEREADORES DA CÂMARA MUNICIPAL DE PEI - TO, o qual "DISPÕE SOBRE DENOMINAÇÃO DOS PORTOS FLUVIAIS DAS MARGENS DIREITA E ESQUERDA DO RIO TOCANTINS LOCALIZADOS NO MUNICÍPIO DE PEIXE - TO E DÁ OUTRAS PROVIDÊNCIAS, EM HOMENAGEM A CIDADÃOS DE RELEVÂNCIA LOCAL".</t>
+  </si>
+  <si>
+    <t>1031</t>
+  </si>
+  <si>
     <t>781</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal nº 13.709/2018 (Lei Geral de Proteção de Dados Pessoais - LGPD), no âmbito da Câmara Municipal de Peixe/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>20° Sessão Ordinária da Câmara Municipal de 22 de Maio de 2025</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 020/2025 de 22/05/2025</t>
   </si>
   <si>
+    <t>1010</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Resolução N° 005/2025 de 24 de outubro de 2025 de autoria da MESA DIRETORA DA CÂMARA MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A AUTORIZAÇÃO PARA DOAÇÃO DE VEÍCULO PERTENCENTE À CÂMARA MUNICIPAL DE PEIXE - TO AO PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, COM SUGESTÃO DE DESTINAÇÃO A SECRETARIA MUNICIPAL DE SAÚDE, CONFORME ESPECIFICA".</t>
+  </si>
+  <si>
+    <t>1032</t>
+  </si>
+  <si>
     <t>782</t>
   </si>
   <si>
     <t>Institui a Política de Privacidade e Proteção de Dados, no âmbito da Câmara Municipal de Peixe/TO, e dá outras providências.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 021/2025 de 02/06/2025</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>21° Sessão Ordinária da Câmara Municipal de 02 de Junho de 2025</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
+    <t>1011</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 003/2025 de 04 de novembro de 2025 de autoria das VEREADORAS ALMIRANI DIAS BATISTA E DARCELI NUNES DE CARVALHO GOMES, o qual "AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA BOLSA ATLETA NO ÂMBITO DO MUNICÍPIO DE PEIXE - TO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1033</t>
+  </si>
+  <si>
     <t>783</t>
   </si>
   <si>
     <t>Encarregada/responsável pelo Tratamento de Dados Pessoais da Câmara Municipal de Peixe/TO, Ildete Nunes dos Santos, Matrícula nº 0015, Titular. Canais de Comunicação: Telefone: (63) 99249-6034 | E-mail: camarapeixe.px@gmail.com | Endereço: Av. João Visconde de Queiroz, s/nº, Centro, Câmara Municipal de Peixe/TO.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 022/2025 de 03/06/2025</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>22° Sessão Ordinária da Câmara Municipal de 03 de Junho de 2025</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 020/2025 de 05 de novembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL, o qual "DISPÕE SOBRE O SISTEMA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - SISAN, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
     <t>820</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 023/2025 de 24/06/2025</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>23° Sessão Ordinária da Câmara Municipal de 24 de Junho de 2025</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
+    <t>1013</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 017/2025 de 21 de outubro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL,  o qual "DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DE PEIXE - TO PARA O PERÍODO DE 2026 A 2029, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1035</t>
+  </si>
+  <si>
     <t>825</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 024/2025 de 25/06/2025</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>24° Sessão Ordinária da Câmara Municipal de 25 de Junho 2025</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
+    <t>1014</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 018/2025 de 21 de outubro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL, o qual "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE PEIXE, PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
     <t>826</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 025/2025 de 26/06/2025</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>25° Sessão Ordinária da Câmara Municipal de 26 de Junho de 2025</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
+    <t>1015</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 019/2025 de 21 de outubro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL, o qual "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PEIXE PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1037</t>
+  </si>
+  <si>
     <t>827</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 026/2025 de 05/08/2025</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>26° Sessão Ordinária da Câmara Municipal de 05 de Agosto de 2025</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
+    <t>1016</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Resolução N° 006/2025 de 17 de novembro de 2025 de autoria da MESA DIRETORA DA CÂMARA MUNICIPAL PEIXE - TO, o qual "AUTORIZA O PODER LEGISLATIVO MUNICIPAL CONTRATAR TEMPORARIAMENTE SERVIDORES PARA ATENDER EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
     <t>828</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 027/2025 de 06/08/2025</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>27° Sessão Ordinária da Câmara Municipal de 06 de Agosto de 2025</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
+    <t>1017</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Resolução N° 007/2025 de 19 de novembro de 2025 de autoria da MESA DIRETORA DA CÂMARA MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A CONCESSÃO E ATUALIZAÇÃO DOS VALORES DAS DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE PEIXE - TO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1039</t>
+  </si>
+  <si>
     <t>829</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 028/2025 de 19/08/2025</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>28° Sessão Ordinária da Câmara Municipal 19 de Agosto de 2025</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 004/2025 de 24 de novembro de 2025 de autoria do VEREADOR MANOEL SANTANA PONCE LEONES, o qual "AUTORIZA O PODER EXECUTIVO ESTABELECER DIRETRIZES PARA VALORIZAÇÃO E PRIORIZAÇÃO DE ARTISTAS LOCAIS EM CONSTRATAÇÕES PARA EVENTOS CULTURAIS PROMOVIDAS, APOIADOS OU PATROCINADOS PELO MUNICÍPIO DE PEIXE - TO".</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
     <t>830</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 029/2025 de 20/08/2025</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>29° Sessão Ordinária da Câmara Municipal de 20 de Agosto de 2025</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
+    <t>1019</t>
+  </si>
+  <si>
+    <t>Análise do Projeto Lei N° 005/2025 de 24 de novembro de 2025 de autoria da VEREADORA ALMIRANI DIAS BATISTA, o qual "INSTITUI, NO ÂMBITO DO MUNICÍPIO DE PEIXE - TO, O PROGRAMA "CÂMARA VAI À ESCOLA" E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1041</t>
+  </si>
+  <si>
     <t>831</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 030/2025 de 21/08/2025</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>30° Sessão Ordinária da Câmara Municipal de 21 de Agosto de 2025</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 021/2025 de 01 de dezembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE, o qual "INSTITUI O FUNDO MUNICIPAL DE CULTURA - FMC, ESTABELECE NORMAS PARA SEU FUNCIONAMENTO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1042</t>
+  </si>
+  <si>
     <t>832</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 031/2025 de 02/09/2025</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>31° Sessão Ordinária da Câmara Municipal de 02 de Setembro de 2025</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 022/2025 de 01 de dezembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "AUTORIZA A CONTRATAÇÃO POR TEMPO DETERMINADO DE PROFESSORES (AS) E NUTRICIONISTAS PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO DURANTE O ANO DE 2026, NOS TERMOS DO ART. 37, IX, DA CONSTITUÇÃO FEDERAL, ART. 99 § 10, INCISOS III E IV DA LEI ORGÂNICA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1043</t>
+  </si>
+  <si>
     <t>833</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 032/2025 de 03/09/2025</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>32° Sessão Ordinária da Câmara Municipal de 03 de Setembro de 2025</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
+    <t>1022</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 023/2025 de 01 de dezembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "CRIA O FUNDO MUNICIPAL DE TURISMO - FUMTUR, ESTABELECE NORMAS PARA SEU FUNCIONAMENTO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
     <t>834</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 033/2025 de 16/09/2025</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>33° Sessão Ordinária da Câmara Municipal de 16 de Setembro de 2025</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
+    <t>1023</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 024/2025 de 09 de dezembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "REGULAMENTA O PAGAMENTO DE DIÁRIAS DE VIAGEM NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL, CONCEDIDAS EM CARÁTER INDENIZATÓRIA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1045</t>
+  </si>
+  <si>
     <t>835</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 034/2025 de 17/09/2025</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>34° Sessão Ordinária da Câmara Municipal de 17 de Setembro de 2025</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
+    <t>1024</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Lei N° 025/2025 de 11 de dezembro de 2025 de autoria do PODER EXECUTIVO MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A PRORROGAÇÃO DOS CONTRATOS DOS AGENTES COMUNITÁRIOS DE SAÚDE - ACS E DOS AGENTES DE COMBATE A ENDEMIAS - ACE, AUTORIZADOS PELA LEI MUNICIPAL N° 829/2023 DE 18/12/2023, NOS TERMOS DO ART. 37 IX, DA CONSTITUIÇÃO FEDERAL; ART. 9°, IX, DA CONSTITUIÇÃO ESTADUAL E ART. 99, § 10, III/IV, DA LEI ORGÂNICA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
     <t>880</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 035/2025 de 18/09/2025</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>35° Sessão Ordinária da Câmara Municipal de 18 de Setembro de 2025</t>
   </si>
   <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>Análise do Projeto de Resolução N° 008/2025 de 11 de dezembro de 2025 de autoria da MESA DIRETORA DA CÂMARA MUNICIPAL DE PEIXE - TO, o qual "DISPÕE SOBRE A TRANSPARÊNCIA, ACOMPANHAMENTO E PUBLICIDADE DAS EMENDAS PARLAMENTARES DESTINADAS AO MUNICÍPIO DE PEIXE - TO, EM CUMPRIMENTO À ADPF 854, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1047</t>
+  </si>
+  <si>
     <t>899</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 036/2025 de 21/10/2025</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>36° Sessão Ordinária da Câmara Municipal de 21 de Outubro de 2025</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 037/2025 de 22/10/2025</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>37° Sessão Ordinária da Câmara Municipal de 22 de Outubro de 2025</t>
@@ -4970,87 +5210,408 @@
   <si>
     <t>907</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária n° 044/2025 de 26/11/2025</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>44° Sessão Ordinária da Câmara Municipal de 26 de Novembro de 2025</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>45° Sessão Ordinária da Câmara Municipal de 27 de Novembro de 2025</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
+    <t>970</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 45/2025 de 27/11/2025</t>
+  </si>
+  <si>
     <t>924</t>
   </si>
   <si>
     <t>46° Sessão Ordinária da Câmara Municipal de 08 de Dezembro de 2025</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
+    <t>971</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 46/2025 de 08/12/2025</t>
+  </si>
+  <si>
     <t>925</t>
   </si>
   <si>
     <t>47° Sessão Ordinária da Câmara Municipal de 09 de Dezembro de 2025</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
+    <t>972</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 47/2025 de 09/12/2025</t>
+  </si>
+  <si>
     <t>926</t>
   </si>
   <si>
     <t>48° Sessão Ordinária da Câmara Municipal de 10 de Dezembro de 2025</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
+    <t>973</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 48/2025 de 10/12/2025</t>
+  </si>
+  <si>
     <t>959</t>
   </si>
   <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 49/2025 de 11/12/2025</t>
+  </si>
+  <si>
+    <t>976</t>
+  </si>
+  <si>
+    <t>49° Sessão Ordinária da Câmara Municipal de 11 de Dezembro de 2025</t>
+  </si>
+  <si>
+    <t>975</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 50/2025 de 12/12/2025</t>
+  </si>
+  <si>
+    <t>977</t>
+  </si>
+  <si>
+    <t>50° Sessão Ordinária da Câmara Municipal de 12 de Dezembro de 2025</t>
+  </si>
+  <si>
+    <t>986</t>
+  </si>
+  <si>
     <t>963</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Redesigna a Sessão Ordinária anteriormente prevista para o dia 12 de fevereiro de 2026, a qual será realizada no dia 20 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a licença do vereador titular do mandato Luzimar de Souza Carneiro e permanência da 1ª Suplente do partido Republicanos, a Sra. Rosane Nascimento Borges Fortes no cargo de vereadora na vaga na Câmara Municipal de Peixe/TO.</t>
+  </si>
+  <si>
+    <t>985</t>
+  </si>
+  <si>
+    <t>Dispõe sobre ponto facultativo na Câmara Municipal de Peixe/TO, no dia 02 de abril de 2026, em decorrência do feriado da Paixão de Cristo (03/04).</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do horário das Sessões Ordinárias da Câmara Municipal de Peixe/TO, no mês de maio de 2026.</t>
+  </si>
+  <si>
+    <t>997</t>
+  </si>
+  <si>
+    <t>Dispõe sobre ponto facultativo na Câmara Municipal de Peixe/TO, no dia 20 de abril de 2026, em virtude do feriado do dia 21/04 referente as celebrações de Tiradentes.</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>Decreta Luto Oficial no âmbito da Câmara Municipal de Peixe/TO, pelo período de 01 dia, devido o falecimento do Sr. Ediron Nunes, irmão da Vereadora Darceli Nunes de Carvalho Gomes, Vice-Presidente desta Casa de Leis.</t>
+  </si>
+  <si>
+    <t>969</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária n° 14 de 29/01/2026</t>
+  </si>
+  <si>
+    <t>1002</t>
+  </si>
+  <si>
+    <t>1003</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária n° 15 de 30/01/2026</t>
+  </si>
+  <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária n° 16 de 07/04/2026</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária n° 17 de 08/04/2026</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária n° 18 de 22/04/2026</t>
+  </si>
+  <si>
+    <t>978</t>
+  </si>
+  <si>
+    <t>51° Sessão Ordinária da Câmara Municipal de 03 de Fevereiro de 2026</t>
+  </si>
+  <si>
+    <t>987</t>
+  </si>
+  <si>
+    <t>1051</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 51/2026 de 03/02/2026</t>
+  </si>
+  <si>
+    <t>979</t>
+  </si>
+  <si>
+    <t>52° Sessão Ordinária da Câmara Municipal de 04 de Fevereiro de 2026</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 52/2026 de 04/02/2026</t>
+  </si>
+  <si>
+    <t>980</t>
+  </si>
+  <si>
+    <t>53° Sessão Ordinária da Câmara Municipal de 10 de Fevereiro de 2026</t>
+  </si>
+  <si>
+    <t>989</t>
+  </si>
+  <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 53/2026 de 10/02/2026</t>
+  </si>
+  <si>
+    <t>981</t>
+  </si>
+  <si>
+    <t>54° Sessão Ordinária da Câmara Municipal de 11 de Fevereiro de 2026</t>
+  </si>
+  <si>
+    <t>990</t>
+  </si>
+  <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 54/2026 de 11/02/2026</t>
+  </si>
+  <si>
+    <t>982</t>
+  </si>
+  <si>
+    <t>55° Sessão Ordinária da Câmara Municipal de 20 de Fevereiro de 2026</t>
+  </si>
+  <si>
+    <t>991</t>
+  </si>
+  <si>
+    <t>1055</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 55/2026 de 20/02/2026</t>
+  </si>
+  <si>
+    <t>983</t>
+  </si>
+  <si>
+    <t>56° Sessão Ordinária da Câmara Municipal de 03 de Março de 2026</t>
+  </si>
+  <si>
+    <t>992</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 56/2026 de 03/03/2026</t>
+  </si>
+  <si>
+    <t>984</t>
+  </si>
+  <si>
+    <t>57° Sessão Ordinária da Câmara Municipal de 04 de Março de 2026</t>
+  </si>
+  <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 57/2026 de 04/03/2026</t>
+  </si>
+  <si>
+    <t>994</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 58/2026 de 17/03/2026</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>58° Sessão Ordinária da Câmara Municipal de 17 de Março de 2026</t>
+  </si>
+  <si>
+    <t>995</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 59/2026 de 18/03/2026</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>59° Sessão Ordinária da Câmara Municipal de 18 de Março de 2026</t>
+  </si>
+  <si>
+    <t>996</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 60/2026 de 19/03/2026</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>60° Sessão Ordinária da Câmara Municipal de 19 de Março de 2026</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 61/2026 de 07/04/2026</t>
+  </si>
+  <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>61° Sessão Ordinária da Câmara Municipal de 07 de Abril de 2026</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 62/2026 de 08/04/2026</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>62° Sessão Ordinária da Câmara Municipal de 08 de Abril de 2026</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 63/2026 de 14/04/2026</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>63° Sessão Ordinária da Câmara Municipal de 14 de Abril de 2026</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Ordinária n° 64/2026 de 14/04/2026</t>
+  </si>
+  <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>64° Sessão Ordinária da Câmara Municipal de 15 de Abril de 2026</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>65° Sessão Ordinária da Câmara Municipal de 16 de Abril de 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5342,58 +5903,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F954"/>
+  <dimension ref="A1:F1067"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -21624,2860 +22184,5120 @@
       </c>
       <c r="B813" t="s">
         <v>1181</v>
       </c>
       <c r="C813" t="s">
         <v>51</v>
       </c>
       <c r="D813" t="s">
         <v>204</v>
       </c>
       <c r="E813" t="s">
         <v>205</v>
       </c>
       <c r="F813" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" t="s">
         <v>1426</v>
       </c>
       <c r="B814" t="s">
         <v>1181</v>
       </c>
       <c r="C814" t="s">
-        <v>91</v>
+        <v>51</v>
       </c>
       <c r="D814" t="s">
-        <v>118</v>
+        <v>215</v>
       </c>
       <c r="E814" t="s">
-        <v>119</v>
+        <v>216</v>
       </c>
       <c r="F814" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" t="s">
         <v>1428</v>
       </c>
       <c r="B815" t="s">
         <v>1181</v>
       </c>
       <c r="C815" t="s">
         <v>91</v>
       </c>
       <c r="D815" t="s">
-        <v>223</v>
+        <v>118</v>
       </c>
       <c r="E815" t="s">
-        <v>224</v>
+        <v>119</v>
       </c>
       <c r="F815" t="s">
         <v>1429</v>
       </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" t="s">
         <v>1430</v>
       </c>
       <c r="B816" t="s">
         <v>1181</v>
       </c>
       <c r="C816" t="s">
         <v>91</v>
       </c>
       <c r="D816" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E816" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="F816" t="s">
-        <v>602</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B817" t="s">
         <v>1181</v>
       </c>
       <c r="C817" t="s">
         <v>91</v>
       </c>
       <c r="D817" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E817" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F817" t="s">
-        <v>1432</v>
+        <v>602</v>
       </c>
     </row>
     <row r="818" spans="1:6">
       <c r="A818" t="s">
         <v>1433</v>
       </c>
       <c r="B818" t="s">
         <v>1181</v>
       </c>
       <c r="C818" t="s">
         <v>91</v>
       </c>
       <c r="D818" t="s">
-        <v>25</v>
+        <v>219</v>
       </c>
       <c r="E818" t="s">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="F818" t="s">
         <v>1434</v>
       </c>
     </row>
     <row r="819" spans="1:6">
       <c r="A819" t="s">
         <v>1435</v>
       </c>
       <c r="B819" t="s">
         <v>1181</v>
       </c>
       <c r="C819" t="s">
         <v>91</v>
       </c>
       <c r="D819" t="s">
-        <v>1185</v>
+        <v>25</v>
       </c>
       <c r="E819" t="s">
-        <v>1186</v>
+        <v>26</v>
       </c>
       <c r="F819" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="820" spans="1:6">
       <c r="A820" t="s">
         <v>1437</v>
       </c>
       <c r="B820" t="s">
         <v>1181</v>
       </c>
       <c r="C820" t="s">
         <v>91</v>
       </c>
       <c r="D820" t="s">
-        <v>1189</v>
+        <v>1185</v>
       </c>
       <c r="E820" t="s">
-        <v>1190</v>
+        <v>1186</v>
       </c>
       <c r="F820" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="821" spans="1:6">
       <c r="A821" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B821" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C821" t="s">
+        <v>91</v>
+      </c>
+      <c r="D821" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E821" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F821" t="s">
         <v>1438</v>
-      </c>
-[...13 lines deleted...]
-        <v>1400</v>
       </c>
     </row>
     <row r="822" spans="1:6">
       <c r="A822" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B822" t="s">
         <v>1181</v>
       </c>
       <c r="C822" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D822" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="E822" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="F822" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="823" spans="1:6">
       <c r="A823" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="B823" t="s">
         <v>1181</v>
       </c>
       <c r="C823" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D823" t="s">
-        <v>227</v>
+        <v>204</v>
       </c>
       <c r="E823" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
       <c r="F823" t="s">
-        <v>602</v>
+        <v>883</v>
       </c>
     </row>
     <row r="824" spans="1:6">
       <c r="A824" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="B824" t="s">
         <v>1181</v>
       </c>
       <c r="C824" t="s">
         <v>94</v>
       </c>
       <c r="D824" t="s">
-        <v>219</v>
+        <v>118</v>
       </c>
       <c r="E824" t="s">
-        <v>220</v>
+        <v>119</v>
       </c>
       <c r="F824" t="s">
-        <v>1443</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="825" spans="1:6">
       <c r="A825" t="s">
         <v>1444</v>
       </c>
       <c r="B825" t="s">
         <v>1181</v>
       </c>
       <c r="C825" t="s">
         <v>94</v>
       </c>
       <c r="D825" t="s">
-        <v>25</v>
+        <v>223</v>
       </c>
       <c r="E825" t="s">
-        <v>26</v>
+        <v>224</v>
       </c>
       <c r="F825" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="826" spans="1:6">
       <c r="A826" t="s">
         <v>1446</v>
       </c>
       <c r="B826" t="s">
         <v>1181</v>
       </c>
       <c r="C826" t="s">
         <v>94</v>
       </c>
       <c r="D826" t="s">
-        <v>1185</v>
+        <v>227</v>
       </c>
       <c r="E826" t="s">
-        <v>1186</v>
+        <v>228</v>
       </c>
       <c r="F826" t="s">
-        <v>1447</v>
+        <v>602</v>
       </c>
     </row>
     <row r="827" spans="1:6">
       <c r="A827" t="s">
-        <v>1448</v>
+        <v>1447</v>
       </c>
       <c r="B827" t="s">
         <v>1181</v>
       </c>
       <c r="C827" t="s">
         <v>94</v>
       </c>
       <c r="D827" t="s">
-        <v>1189</v>
+        <v>219</v>
       </c>
       <c r="E827" t="s">
-        <v>1190</v>
+        <v>220</v>
       </c>
       <c r="F827" t="s">
-        <v>1449</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="828" spans="1:6">
       <c r="A828" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B828" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C828" t="s">
+        <v>94</v>
+      </c>
+      <c r="D828" t="s">
+        <v>25</v>
+      </c>
+      <c r="E828" t="s">
+        <v>26</v>
+      </c>
+      <c r="F828" t="s">
         <v>1450</v>
-      </c>
-[...13 lines deleted...]
-        <v>1451</v>
       </c>
     </row>
     <row r="829" spans="1:6">
       <c r="A829" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B829" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C829" t="s">
+        <v>94</v>
+      </c>
+      <c r="D829" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E829" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F829" t="s">
         <v>1452</v>
-      </c>
-[...13 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="830" spans="1:6">
       <c r="A830" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B830" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C830" t="s">
+        <v>94</v>
+      </c>
+      <c r="D830" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E830" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F830" t="s">
         <v>1454</v>
-      </c>
-[...13 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="831" spans="1:6">
       <c r="A831" t="s">
         <v>1455</v>
       </c>
       <c r="B831" t="s">
         <v>1181</v>
       </c>
       <c r="C831" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D831" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="E831" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="F831" t="s">
         <v>1456</v>
       </c>
     </row>
     <row r="832" spans="1:6">
       <c r="A832" t="s">
         <v>1457</v>
       </c>
       <c r="B832" t="s">
         <v>1181</v>
       </c>
       <c r="C832" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D832" t="s">
-        <v>25</v>
+        <v>204</v>
       </c>
       <c r="E832" t="s">
-        <v>26</v>
+        <v>205</v>
       </c>
       <c r="F832" t="s">
-        <v>1458</v>
+        <v>883</v>
       </c>
     </row>
     <row r="833" spans="1:6">
       <c r="A833" t="s">
-        <v>1459</v>
+        <v>1458</v>
       </c>
       <c r="B833" t="s">
         <v>1181</v>
       </c>
       <c r="C833" t="s">
         <v>97</v>
       </c>
       <c r="D833" t="s">
-        <v>1185</v>
+        <v>118</v>
       </c>
       <c r="E833" t="s">
-        <v>1186</v>
+        <v>119</v>
       </c>
       <c r="F833" t="s">
-        <v>1460</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="834" spans="1:6">
       <c r="A834" t="s">
-        <v>1461</v>
+        <v>1460</v>
       </c>
       <c r="B834" t="s">
         <v>1181</v>
       </c>
       <c r="C834" t="s">
         <v>97</v>
       </c>
       <c r="D834" t="s">
-        <v>1189</v>
+        <v>223</v>
       </c>
       <c r="E834" t="s">
-        <v>1190</v>
+        <v>224</v>
       </c>
       <c r="F834" t="s">
-        <v>1462</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="835" spans="1:6">
       <c r="A835" t="s">
-        <v>1463</v>
+        <v>1462</v>
       </c>
       <c r="B835" t="s">
         <v>1181</v>
       </c>
       <c r="C835" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D835" t="s">
-        <v>118</v>
+        <v>227</v>
       </c>
       <c r="E835" t="s">
-        <v>119</v>
+        <v>228</v>
       </c>
       <c r="F835" t="s">
-        <v>1464</v>
+        <v>602</v>
       </c>
     </row>
     <row r="836" spans="1:6">
       <c r="A836" t="s">
-        <v>1465</v>
+        <v>1463</v>
       </c>
       <c r="B836" t="s">
         <v>1181</v>
       </c>
       <c r="C836" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D836" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="E836" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="F836" t="s">
-        <v>602</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="837" spans="1:6">
       <c r="A837" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B837" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C837" t="s">
+        <v>97</v>
+      </c>
+      <c r="D837" t="s">
+        <v>25</v>
+      </c>
+      <c r="E837" t="s">
+        <v>26</v>
+      </c>
+      <c r="F837" t="s">
         <v>1466</v>
-      </c>
-[...13 lines deleted...]
-        <v>1467</v>
       </c>
     </row>
     <row r="838" spans="1:6">
       <c r="A838" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B838" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C838" t="s">
+        <v>97</v>
+      </c>
+      <c r="D838" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E838" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F838" t="s">
         <v>1468</v>
-      </c>
-[...13 lines deleted...]
-        <v>1469</v>
       </c>
     </row>
     <row r="839" spans="1:6">
       <c r="A839" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B839" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C839" t="s">
+        <v>97</v>
+      </c>
+      <c r="D839" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E839" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F839" t="s">
         <v>1470</v>
-      </c>
-[...13 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="840" spans="1:6">
       <c r="A840" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B840" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C840" t="s">
+        <v>97</v>
+      </c>
+      <c r="D840" t="s">
+        <v>215</v>
+      </c>
+      <c r="E840" t="s">
+        <v>216</v>
+      </c>
+      <c r="F840" t="s">
         <v>1472</v>
-      </c>
-[...13 lines deleted...]
-        <v>1473</v>
       </c>
     </row>
     <row r="841" spans="1:6">
       <c r="A841" t="s">
-        <v>1474</v>
+        <v>1473</v>
       </c>
       <c r="B841" t="s">
         <v>1181</v>
       </c>
       <c r="C841" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D841" t="s">
-        <v>1189</v>
+        <v>204</v>
       </c>
       <c r="E841" t="s">
-        <v>1190</v>
+        <v>205</v>
       </c>
       <c r="F841" t="s">
-        <v>1473</v>
+        <v>883</v>
       </c>
     </row>
     <row r="842" spans="1:6">
       <c r="A842" t="s">
-        <v>1475</v>
+        <v>1474</v>
       </c>
       <c r="B842" t="s">
         <v>1181</v>
       </c>
       <c r="C842" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D842" t="s">
         <v>118</v>
       </c>
       <c r="E842" t="s">
         <v>119</v>
       </c>
       <c r="F842" t="s">
-        <v>1476</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="843" spans="1:6">
       <c r="A843" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
       <c r="B843" t="s">
         <v>1181</v>
       </c>
       <c r="C843" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D843" t="s">
         <v>227</v>
       </c>
       <c r="E843" t="s">
         <v>228</v>
       </c>
       <c r="F843" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="844" spans="1:6">
       <c r="A844" t="s">
-        <v>1478</v>
+        <v>1477</v>
       </c>
       <c r="B844" t="s">
         <v>1181</v>
       </c>
       <c r="C844" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D844" t="s">
         <v>219</v>
       </c>
       <c r="E844" t="s">
         <v>220</v>
       </c>
       <c r="F844" t="s">
-        <v>1479</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="845" spans="1:6">
       <c r="A845" t="s">
-        <v>1480</v>
+        <v>1479</v>
       </c>
       <c r="B845" t="s">
         <v>1181</v>
       </c>
       <c r="C845" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D845" t="s">
         <v>223</v>
       </c>
       <c r="E845" t="s">
         <v>224</v>
       </c>
       <c r="F845" t="s">
-        <v>1481</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="846" spans="1:6">
       <c r="A846" t="s">
-        <v>1482</v>
+        <v>1481</v>
       </c>
       <c r="B846" t="s">
         <v>1181</v>
       </c>
       <c r="C846" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D846" t="s">
         <v>25</v>
       </c>
       <c r="E846" t="s">
         <v>26</v>
       </c>
       <c r="F846" t="s">
-        <v>1483</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="847" spans="1:6">
       <c r="A847" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B847" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C847" t="s">
+        <v>100</v>
+      </c>
+      <c r="D847" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E847" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F847" t="s">
         <v>1484</v>
-      </c>
-[...13 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="848" spans="1:6">
       <c r="A848" t="s">
         <v>1485</v>
       </c>
       <c r="B848" t="s">
         <v>1181</v>
       </c>
       <c r="C848" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="D848" t="s">
-        <v>219</v>
+        <v>1189</v>
       </c>
       <c r="E848" t="s">
-        <v>220</v>
+        <v>1190</v>
       </c>
       <c r="F848" t="s">
-        <v>1486</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="849" spans="1:6">
       <c r="A849" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B849" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C849" t="s">
+        <v>100</v>
+      </c>
+      <c r="D849" t="s">
+        <v>215</v>
+      </c>
+      <c r="E849" t="s">
+        <v>216</v>
+      </c>
+      <c r="F849" t="s">
         <v>1487</v>
-      </c>
-[...13 lines deleted...]
-        <v>1488</v>
       </c>
     </row>
     <row r="850" spans="1:6">
       <c r="A850" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
       <c r="B850" t="s">
         <v>1181</v>
       </c>
       <c r="C850" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="D850" t="s">
-        <v>223</v>
+        <v>204</v>
       </c>
       <c r="E850" t="s">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="F850" t="s">
-        <v>1490</v>
+        <v>883</v>
       </c>
     </row>
     <row r="851" spans="1:6">
       <c r="A851" t="s">
-        <v>1491</v>
+        <v>1489</v>
       </c>
       <c r="B851" t="s">
         <v>1181</v>
       </c>
       <c r="C851" t="s">
-        <v>203</v>
+        <v>103</v>
       </c>
       <c r="D851" t="s">
-        <v>219</v>
+        <v>118</v>
       </c>
       <c r="E851" t="s">
-        <v>220</v>
+        <v>119</v>
       </c>
       <c r="F851" t="s">
-        <v>1492</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="852" spans="1:6">
       <c r="A852" t="s">
-        <v>1493</v>
+        <v>1491</v>
       </c>
       <c r="B852" t="s">
         <v>1181</v>
       </c>
       <c r="C852" t="s">
-        <v>203</v>
+        <v>103</v>
       </c>
       <c r="D852" t="s">
-        <v>118</v>
+        <v>227</v>
       </c>
       <c r="E852" t="s">
-        <v>119</v>
+        <v>228</v>
       </c>
       <c r="F852" t="s">
-        <v>1494</v>
+        <v>602</v>
       </c>
     </row>
     <row r="853" spans="1:6">
       <c r="A853" t="s">
-        <v>1495</v>
+        <v>1492</v>
       </c>
       <c r="B853" t="s">
         <v>1181</v>
       </c>
       <c r="C853" t="s">
-        <v>203</v>
+        <v>103</v>
       </c>
       <c r="D853" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="E853" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="F853" t="s">
-        <v>602</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="854" spans="1:6">
       <c r="A854" t="s">
-        <v>1496</v>
+        <v>1494</v>
       </c>
       <c r="B854" t="s">
         <v>1181</v>
       </c>
       <c r="C854" t="s">
-        <v>203</v>
+        <v>103</v>
       </c>
       <c r="D854" t="s">
         <v>223</v>
       </c>
       <c r="E854" t="s">
         <v>224</v>
       </c>
       <c r="F854" t="s">
-        <v>1497</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="855" spans="1:6">
       <c r="A855" t="s">
-        <v>1498</v>
+        <v>1496</v>
       </c>
       <c r="B855" t="s">
         <v>1181</v>
       </c>
       <c r="C855" t="s">
-        <v>280</v>
+        <v>103</v>
       </c>
       <c r="D855" t="s">
-        <v>118</v>
+        <v>25</v>
       </c>
       <c r="E855" t="s">
-        <v>119</v>
+        <v>26</v>
       </c>
       <c r="F855" t="s">
-        <v>1499</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="856" spans="1:6">
       <c r="A856" t="s">
-        <v>1500</v>
+        <v>1498</v>
       </c>
       <c r="B856" t="s">
         <v>1181</v>
       </c>
       <c r="C856" t="s">
-        <v>280</v>
+        <v>103</v>
       </c>
       <c r="D856" t="s">
-        <v>219</v>
+        <v>1185</v>
       </c>
       <c r="E856" t="s">
-        <v>220</v>
+        <v>1186</v>
       </c>
       <c r="F856" t="s">
-        <v>1501</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="857" spans="1:6">
       <c r="A857" t="s">
-        <v>1502</v>
+        <v>1500</v>
       </c>
       <c r="B857" t="s">
         <v>1181</v>
       </c>
       <c r="C857" t="s">
-        <v>280</v>
+        <v>103</v>
       </c>
       <c r="D857" t="s">
-        <v>227</v>
+        <v>1189</v>
       </c>
       <c r="E857" t="s">
-        <v>228</v>
+        <v>1190</v>
       </c>
       <c r="F857" t="s">
-        <v>602</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="858" spans="1:6">
       <c r="A858" t="s">
-        <v>1503</v>
+        <v>1501</v>
       </c>
       <c r="B858" t="s">
         <v>1181</v>
       </c>
       <c r="C858" t="s">
-        <v>280</v>
+        <v>106</v>
       </c>
       <c r="D858" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E858" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="F858" t="s">
-        <v>1504</v>
+        <v>602</v>
       </c>
     </row>
     <row r="859" spans="1:6">
       <c r="A859" t="s">
-        <v>1505</v>
+        <v>1502</v>
       </c>
       <c r="B859" t="s">
         <v>1181</v>
       </c>
       <c r="C859" t="s">
-        <v>208</v>
+        <v>106</v>
       </c>
       <c r="D859" t="s">
-        <v>118</v>
+        <v>219</v>
       </c>
       <c r="E859" t="s">
-        <v>119</v>
+        <v>220</v>
       </c>
       <c r="F859" t="s">
-        <v>1499</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="860" spans="1:6">
       <c r="A860" t="s">
-        <v>1506</v>
+        <v>1504</v>
       </c>
       <c r="B860" t="s">
         <v>1181</v>
       </c>
       <c r="C860" t="s">
-        <v>208</v>
+        <v>106</v>
       </c>
       <c r="D860" t="s">
-        <v>219</v>
+        <v>118</v>
       </c>
       <c r="E860" t="s">
-        <v>220</v>
+        <v>119</v>
       </c>
       <c r="F860" t="s">
-        <v>1507</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="861" spans="1:6">
       <c r="A861" t="s">
-        <v>1508</v>
+        <v>1506</v>
       </c>
       <c r="B861" t="s">
         <v>1181</v>
       </c>
       <c r="C861" t="s">
-        <v>208</v>
+        <v>106</v>
       </c>
       <c r="D861" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E861" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="F861" t="s">
-        <v>602</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B862" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C862" t="s">
+        <v>106</v>
+      </c>
+      <c r="D862" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E862" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F862" t="s">
         <v>1509</v>
-      </c>
-[...13 lines deleted...]
-        <v>1510</v>
       </c>
     </row>
     <row r="863" spans="1:6">
       <c r="A863" t="s">
-        <v>1511</v>
+        <v>1510</v>
       </c>
       <c r="B863" t="s">
         <v>1181</v>
       </c>
       <c r="C863" t="s">
-        <v>210</v>
+        <v>106</v>
       </c>
       <c r="D863" t="s">
-        <v>118</v>
+        <v>1189</v>
       </c>
       <c r="E863" t="s">
-        <v>119</v>
+        <v>1190</v>
       </c>
       <c r="F863" t="s">
-        <v>1512</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="864" spans="1:6">
       <c r="A864" t="s">
-        <v>1513</v>
+        <v>1511</v>
       </c>
       <c r="B864" t="s">
         <v>1181</v>
       </c>
       <c r="C864" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="D864" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="E864" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="F864" t="s">
-        <v>602</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="865" spans="1:6">
       <c r="A865" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B865" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C865" t="s">
+        <v>203</v>
+      </c>
+      <c r="D865" t="s">
+        <v>118</v>
+      </c>
+      <c r="E865" t="s">
+        <v>119</v>
+      </c>
+      <c r="F865" t="s">
         <v>1514</v>
-      </c>
-[...13 lines deleted...]
-        <v>1515</v>
       </c>
     </row>
     <row r="866" spans="1:6">
       <c r="A866" t="s">
-        <v>1516</v>
+        <v>1515</v>
       </c>
       <c r="B866" t="s">
         <v>1181</v>
       </c>
       <c r="C866" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="D866" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E866" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="F866" t="s">
-        <v>1517</v>
+        <v>602</v>
       </c>
     </row>
     <row r="867" spans="1:6">
       <c r="A867" t="s">
-        <v>1518</v>
+        <v>1516</v>
       </c>
       <c r="B867" t="s">
         <v>1181</v>
       </c>
       <c r="C867" t="s">
-        <v>290</v>
+        <v>203</v>
       </c>
       <c r="D867" t="s">
-        <v>118</v>
+        <v>223</v>
       </c>
       <c r="E867" t="s">
-        <v>119</v>
+        <v>224</v>
       </c>
       <c r="F867" t="s">
-        <v>1519</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="868" spans="1:6">
       <c r="A868" t="s">
-        <v>1520</v>
+        <v>1518</v>
       </c>
       <c r="B868" t="s">
         <v>1181</v>
       </c>
       <c r="C868" t="s">
-        <v>290</v>
+        <v>203</v>
       </c>
       <c r="D868" t="s">
-        <v>227</v>
+        <v>1185</v>
       </c>
       <c r="E868" t="s">
-        <v>228</v>
+        <v>1186</v>
       </c>
       <c r="F868" t="s">
-        <v>602</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="869" spans="1:6">
       <c r="A869" t="s">
-        <v>1521</v>
+        <v>1520</v>
       </c>
       <c r="B869" t="s">
         <v>1181</v>
       </c>
       <c r="C869" t="s">
-        <v>290</v>
+        <v>203</v>
       </c>
       <c r="D869" t="s">
-        <v>223</v>
+        <v>1189</v>
       </c>
       <c r="E869" t="s">
-        <v>224</v>
+        <v>1190</v>
       </c>
       <c r="F869" t="s">
-        <v>1522</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="870" spans="1:6">
       <c r="A870" t="s">
-        <v>1523</v>
+        <v>1521</v>
       </c>
       <c r="B870" t="s">
         <v>1181</v>
       </c>
       <c r="C870" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="D870" t="s">
-        <v>219</v>
+        <v>118</v>
       </c>
       <c r="E870" t="s">
-        <v>220</v>
+        <v>119</v>
       </c>
       <c r="F870" t="s">
-        <v>1524</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="871" spans="1:6">
       <c r="A871" t="s">
-        <v>1525</v>
+        <v>1523</v>
       </c>
       <c r="B871" t="s">
         <v>1181</v>
       </c>
       <c r="C871" t="s">
-        <v>294</v>
+        <v>280</v>
       </c>
       <c r="D871" t="s">
-        <v>118</v>
+        <v>219</v>
       </c>
       <c r="E871" t="s">
-        <v>119</v>
+        <v>220</v>
       </c>
       <c r="F871" t="s">
-        <v>1526</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="872" spans="1:6">
       <c r="A872" t="s">
-        <v>1527</v>
+        <v>1525</v>
       </c>
       <c r="B872" t="s">
         <v>1181</v>
       </c>
       <c r="C872" t="s">
-        <v>294</v>
+        <v>280</v>
       </c>
       <c r="D872" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E872" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F872" t="s">
-        <v>1528</v>
+        <v>602</v>
       </c>
     </row>
     <row r="873" spans="1:6">
       <c r="A873" t="s">
-        <v>1529</v>
+        <v>1526</v>
       </c>
       <c r="B873" t="s">
         <v>1181</v>
       </c>
       <c r="C873" t="s">
-        <v>294</v>
+        <v>280</v>
       </c>
       <c r="D873" t="s">
         <v>223</v>
       </c>
       <c r="E873" t="s">
         <v>224</v>
       </c>
       <c r="F873" t="s">
-        <v>1530</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="874" spans="1:6">
       <c r="A874" t="s">
-        <v>1531</v>
+        <v>1528</v>
       </c>
       <c r="B874" t="s">
         <v>1181</v>
       </c>
       <c r="C874" t="s">
-        <v>294</v>
+        <v>280</v>
       </c>
       <c r="D874" t="s">
-        <v>227</v>
+        <v>1185</v>
       </c>
       <c r="E874" t="s">
-        <v>228</v>
+        <v>1186</v>
       </c>
       <c r="F874" t="s">
-        <v>602</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="875" spans="1:6">
       <c r="A875" t="s">
-        <v>1532</v>
+        <v>1530</v>
       </c>
       <c r="B875" t="s">
         <v>1181</v>
       </c>
       <c r="C875" t="s">
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="D875" t="s">
-        <v>118</v>
+        <v>1189</v>
       </c>
       <c r="E875" t="s">
-        <v>119</v>
+        <v>1190</v>
       </c>
       <c r="F875" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="876" spans="1:6">
       <c r="A876" t="s">
-        <v>1534</v>
+        <v>1531</v>
       </c>
       <c r="B876" t="s">
         <v>1181</v>
       </c>
       <c r="C876" t="s">
-        <v>298</v>
+        <v>208</v>
       </c>
       <c r="D876" t="s">
-        <v>219</v>
+        <v>118</v>
       </c>
       <c r="E876" t="s">
-        <v>220</v>
+        <v>119</v>
       </c>
       <c r="F876" t="s">
-        <v>1535</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="877" spans="1:6">
       <c r="A877" t="s">
-        <v>1536</v>
+        <v>1532</v>
       </c>
       <c r="B877" t="s">
         <v>1181</v>
       </c>
       <c r="C877" t="s">
-        <v>298</v>
+        <v>208</v>
       </c>
       <c r="D877" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="E877" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="F877" t="s">
-        <v>1537</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="878" spans="1:6">
       <c r="A878" t="s">
-        <v>1538</v>
+        <v>1534</v>
       </c>
       <c r="B878" t="s">
         <v>1181</v>
       </c>
       <c r="C878" t="s">
-        <v>298</v>
+        <v>208</v>
       </c>
       <c r="D878" t="s">
         <v>227</v>
       </c>
       <c r="E878" t="s">
         <v>228</v>
       </c>
       <c r="F878" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="879" spans="1:6">
       <c r="A879" t="s">
-        <v>1539</v>
+        <v>1535</v>
       </c>
       <c r="B879" t="s">
         <v>1181</v>
       </c>
       <c r="C879" t="s">
-        <v>302</v>
+        <v>208</v>
       </c>
       <c r="D879" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E879" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="F879" t="s">
-        <v>1540</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="880" spans="1:6">
       <c r="A880" t="s">
-        <v>1541</v>
+        <v>1537</v>
       </c>
       <c r="B880" t="s">
         <v>1181</v>
       </c>
       <c r="C880" t="s">
-        <v>302</v>
+        <v>208</v>
       </c>
       <c r="D880" t="s">
-        <v>223</v>
+        <v>1185</v>
       </c>
       <c r="E880" t="s">
-        <v>224</v>
+        <v>1186</v>
       </c>
       <c r="F880" t="s">
-        <v>1542</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="881" spans="1:6">
       <c r="A881" t="s">
-        <v>1543</v>
+        <v>1539</v>
       </c>
       <c r="B881" t="s">
         <v>1181</v>
       </c>
       <c r="C881" t="s">
-        <v>302</v>
+        <v>208</v>
       </c>
       <c r="D881" t="s">
-        <v>227</v>
+        <v>1189</v>
       </c>
       <c r="E881" t="s">
-        <v>228</v>
+        <v>1190</v>
       </c>
       <c r="F881" t="s">
-        <v>602</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="882" spans="1:6">
       <c r="A882" t="s">
-        <v>1544</v>
+        <v>1540</v>
       </c>
       <c r="B882" t="s">
         <v>1181</v>
       </c>
       <c r="C882" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D882" t="s">
-        <v>219</v>
+        <v>118</v>
       </c>
       <c r="E882" t="s">
-        <v>220</v>
+        <v>119</v>
       </c>
       <c r="F882" t="s">
-        <v>1545</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="A883" t="s">
-        <v>1546</v>
+        <v>1542</v>
       </c>
       <c r="B883" t="s">
         <v>1181</v>
       </c>
       <c r="C883" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D883" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E883" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="F883" t="s">
-        <v>1547</v>
+        <v>602</v>
       </c>
     </row>
     <row r="884" spans="1:6">
       <c r="A884" t="s">
-        <v>1548</v>
+        <v>1543</v>
       </c>
       <c r="B884" t="s">
         <v>1181</v>
       </c>
       <c r="C884" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D884" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="E884" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="F884" t="s">
-        <v>602</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="885" spans="1:6">
       <c r="A885" t="s">
-        <v>1549</v>
+        <v>1545</v>
       </c>
       <c r="B885" t="s">
         <v>1181</v>
       </c>
       <c r="C885" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D885" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E885" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="F885" t="s">
-        <v>1550</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="886" spans="1:6">
       <c r="A886" t="s">
-        <v>1551</v>
+        <v>1547</v>
       </c>
       <c r="B886" t="s">
         <v>1181</v>
       </c>
       <c r="C886" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D886" t="s">
-        <v>223</v>
+        <v>1185</v>
       </c>
       <c r="E886" t="s">
-        <v>224</v>
+        <v>1186</v>
       </c>
       <c r="F886" t="s">
-        <v>1552</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="887" spans="1:6">
       <c r="A887" t="s">
-        <v>1553</v>
+        <v>1549</v>
       </c>
       <c r="B887" t="s">
         <v>1181</v>
       </c>
       <c r="C887" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D887" t="s">
-        <v>227</v>
+        <v>1189</v>
       </c>
       <c r="E887" t="s">
-        <v>228</v>
+        <v>1190</v>
       </c>
       <c r="F887" t="s">
-        <v>602</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="888" spans="1:6">
       <c r="A888" t="s">
-        <v>1554</v>
+        <v>1550</v>
       </c>
       <c r="B888" t="s">
         <v>1181</v>
       </c>
       <c r="C888" t="s">
-        <v>312</v>
+        <v>290</v>
       </c>
       <c r="D888" t="s">
-        <v>219</v>
+        <v>118</v>
       </c>
       <c r="E888" t="s">
-        <v>220</v>
+        <v>119</v>
       </c>
       <c r="F888" t="s">
-        <v>1555</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="889" spans="1:6">
       <c r="A889" t="s">
-        <v>1556</v>
+        <v>1552</v>
       </c>
       <c r="B889" t="s">
         <v>1181</v>
       </c>
       <c r="C889" t="s">
-        <v>312</v>
+        <v>290</v>
       </c>
       <c r="D889" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E889" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="F889" t="s">
-        <v>1557</v>
+        <v>602</v>
       </c>
     </row>
     <row r="890" spans="1:6">
       <c r="A890" t="s">
-        <v>1558</v>
+        <v>1553</v>
       </c>
       <c r="B890" t="s">
         <v>1181</v>
       </c>
       <c r="C890" t="s">
-        <v>312</v>
+        <v>290</v>
       </c>
       <c r="D890" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E890" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="F890" t="s">
-        <v>602</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="891" spans="1:6">
       <c r="A891" t="s">
-        <v>1559</v>
+        <v>1555</v>
       </c>
       <c r="B891" t="s">
         <v>1181</v>
       </c>
       <c r="C891" t="s">
-        <v>316</v>
+        <v>290</v>
       </c>
       <c r="D891" t="s">
         <v>219</v>
       </c>
       <c r="E891" t="s">
         <v>220</v>
       </c>
       <c r="F891" t="s">
-        <v>1560</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="892" spans="1:6">
       <c r="A892" t="s">
-        <v>1561</v>
+        <v>1557</v>
       </c>
       <c r="B892" t="s">
         <v>1181</v>
       </c>
       <c r="C892" t="s">
-        <v>316</v>
+        <v>290</v>
       </c>
       <c r="D892" t="s">
-        <v>223</v>
+        <v>1185</v>
       </c>
       <c r="E892" t="s">
-        <v>224</v>
+        <v>1186</v>
       </c>
       <c r="F892" t="s">
-        <v>1562</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="893" spans="1:6">
       <c r="A893" t="s">
-        <v>1563</v>
+        <v>1559</v>
       </c>
       <c r="B893" t="s">
         <v>1181</v>
       </c>
       <c r="C893" t="s">
-        <v>316</v>
+        <v>290</v>
       </c>
       <c r="D893" t="s">
-        <v>227</v>
+        <v>1189</v>
       </c>
       <c r="E893" t="s">
-        <v>228</v>
+        <v>1190</v>
       </c>
       <c r="F893" t="s">
-        <v>602</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="894" spans="1:6">
       <c r="A894" t="s">
-        <v>1564</v>
+        <v>1560</v>
       </c>
       <c r="B894" t="s">
         <v>1181</v>
       </c>
       <c r="C894" t="s">
-        <v>320</v>
+        <v>294</v>
       </c>
       <c r="D894" t="s">
-        <v>219</v>
+        <v>118</v>
       </c>
       <c r="E894" t="s">
-        <v>220</v>
+        <v>119</v>
       </c>
       <c r="F894" t="s">
-        <v>1565</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="895" spans="1:6">
       <c r="A895" t="s">
-        <v>1566</v>
+        <v>1562</v>
       </c>
       <c r="B895" t="s">
         <v>1181</v>
       </c>
       <c r="C895" t="s">
-        <v>320</v>
+        <v>294</v>
       </c>
       <c r="D895" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="E895" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="F895" t="s">
-        <v>1567</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="896" spans="1:6">
       <c r="A896" t="s">
-        <v>1568</v>
+        <v>1564</v>
       </c>
       <c r="B896" t="s">
         <v>1181</v>
       </c>
       <c r="C896" t="s">
-        <v>320</v>
+        <v>294</v>
       </c>
       <c r="D896" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E896" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="F896" t="s">
-        <v>602</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="897" spans="1:6">
       <c r="A897" t="s">
-        <v>1569</v>
+        <v>1566</v>
       </c>
       <c r="B897" t="s">
         <v>1181</v>
       </c>
       <c r="C897" t="s">
-        <v>324</v>
+        <v>294</v>
       </c>
       <c r="D897" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E897" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F897" t="s">
-        <v>1570</v>
+        <v>602</v>
       </c>
     </row>
     <row r="898" spans="1:6">
       <c r="A898" t="s">
-        <v>1571</v>
+        <v>1567</v>
       </c>
       <c r="B898" t="s">
         <v>1181</v>
       </c>
       <c r="C898" t="s">
-        <v>324</v>
+        <v>294</v>
       </c>
       <c r="D898" t="s">
-        <v>223</v>
+        <v>1185</v>
       </c>
       <c r="E898" t="s">
-        <v>224</v>
+        <v>1186</v>
       </c>
       <c r="F898" t="s">
-        <v>1572</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="899" spans="1:6">
       <c r="A899" t="s">
-        <v>1573</v>
+        <v>1569</v>
       </c>
       <c r="B899" t="s">
         <v>1181</v>
       </c>
       <c r="C899" t="s">
-        <v>324</v>
+        <v>294</v>
       </c>
       <c r="D899" t="s">
-        <v>227</v>
+        <v>1189</v>
       </c>
       <c r="E899" t="s">
-        <v>228</v>
+        <v>1190</v>
       </c>
       <c r="F899" t="s">
-        <v>602</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="900" spans="1:6">
       <c r="A900" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
       <c r="B900" t="s">
         <v>1181</v>
       </c>
       <c r="C900" t="s">
-        <v>328</v>
+        <v>298</v>
       </c>
       <c r="D900" t="s">
-        <v>219</v>
+        <v>118</v>
       </c>
       <c r="E900" t="s">
-        <v>220</v>
+        <v>119</v>
       </c>
       <c r="F900" t="s">
-        <v>1575</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="901" spans="1:6">
       <c r="A901" t="s">
-        <v>1576</v>
+        <v>1572</v>
       </c>
       <c r="B901" t="s">
         <v>1181</v>
       </c>
       <c r="C901" t="s">
-        <v>328</v>
+        <v>298</v>
       </c>
       <c r="D901" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="E901" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="F901" t="s">
-        <v>1577</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="902" spans="1:6">
       <c r="A902" t="s">
-        <v>1578</v>
+        <v>1574</v>
       </c>
       <c r="B902" t="s">
         <v>1181</v>
       </c>
       <c r="C902" t="s">
-        <v>328</v>
+        <v>298</v>
       </c>
       <c r="D902" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E902" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="F902" t="s">
-        <v>602</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="903" spans="1:6">
       <c r="A903" t="s">
-        <v>1579</v>
+        <v>1576</v>
       </c>
       <c r="B903" t="s">
         <v>1181</v>
       </c>
       <c r="C903" t="s">
-        <v>332</v>
+        <v>298</v>
       </c>
       <c r="D903" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E903" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F903" t="s">
-        <v>1580</v>
+        <v>602</v>
       </c>
     </row>
     <row r="904" spans="1:6">
       <c r="A904" t="s">
-        <v>1581</v>
+        <v>1577</v>
       </c>
       <c r="B904" t="s">
         <v>1181</v>
       </c>
       <c r="C904" t="s">
-        <v>332</v>
+        <v>298</v>
       </c>
       <c r="D904" t="s">
-        <v>223</v>
+        <v>1185</v>
       </c>
       <c r="E904" t="s">
-        <v>224</v>
+        <v>1186</v>
       </c>
       <c r="F904" t="s">
-        <v>1582</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="905" spans="1:6">
       <c r="A905" t="s">
-        <v>1583</v>
+        <v>1579</v>
       </c>
       <c r="B905" t="s">
         <v>1181</v>
       </c>
       <c r="C905" t="s">
-        <v>332</v>
+        <v>298</v>
       </c>
       <c r="D905" t="s">
-        <v>227</v>
+        <v>1189</v>
       </c>
       <c r="E905" t="s">
-        <v>228</v>
+        <v>1190</v>
       </c>
       <c r="F905" t="s">
-        <v>602</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="906" spans="1:6">
       <c r="A906" t="s">
-        <v>1584</v>
+        <v>1580</v>
       </c>
       <c r="B906" t="s">
         <v>1181</v>
       </c>
       <c r="C906" t="s">
-        <v>336</v>
+        <v>302</v>
       </c>
       <c r="D906" t="s">
         <v>219</v>
       </c>
       <c r="E906" t="s">
         <v>220</v>
       </c>
       <c r="F906" t="s">
-        <v>1585</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="907" spans="1:6">
       <c r="A907" t="s">
-        <v>1586</v>
+        <v>1582</v>
       </c>
       <c r="B907" t="s">
         <v>1181</v>
       </c>
       <c r="C907" t="s">
-        <v>336</v>
+        <v>302</v>
       </c>
       <c r="D907" t="s">
         <v>223</v>
       </c>
       <c r="E907" t="s">
         <v>224</v>
       </c>
       <c r="F907" t="s">
-        <v>1587</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="908" spans="1:6">
       <c r="A908" t="s">
-        <v>1588</v>
+        <v>1584</v>
       </c>
       <c r="B908" t="s">
         <v>1181</v>
       </c>
       <c r="C908" t="s">
-        <v>336</v>
+        <v>302</v>
       </c>
       <c r="D908" t="s">
         <v>227</v>
       </c>
       <c r="E908" t="s">
         <v>228</v>
       </c>
       <c r="F908" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="909" spans="1:6">
       <c r="A909" t="s">
-        <v>1589</v>
+        <v>1585</v>
       </c>
       <c r="B909" t="s">
         <v>1181</v>
       </c>
       <c r="C909" t="s">
-        <v>340</v>
+        <v>302</v>
       </c>
       <c r="D909" t="s">
-        <v>219</v>
+        <v>1185</v>
       </c>
       <c r="E909" t="s">
-        <v>220</v>
+        <v>1186</v>
       </c>
       <c r="F909" t="s">
-        <v>1590</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="910" spans="1:6">
       <c r="A910" t="s">
-        <v>1591</v>
+        <v>1587</v>
       </c>
       <c r="B910" t="s">
         <v>1181</v>
       </c>
       <c r="C910" t="s">
-        <v>340</v>
+        <v>302</v>
       </c>
       <c r="D910" t="s">
-        <v>223</v>
+        <v>1189</v>
       </c>
       <c r="E910" t="s">
-        <v>224</v>
+        <v>1190</v>
       </c>
       <c r="F910" t="s">
-        <v>1592</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="911" spans="1:6">
       <c r="A911" t="s">
-        <v>1593</v>
+        <v>1588</v>
       </c>
       <c r="B911" t="s">
         <v>1181</v>
       </c>
       <c r="C911" t="s">
-        <v>340</v>
+        <v>212</v>
       </c>
       <c r="D911" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="E911" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="F911" t="s">
-        <v>602</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="912" spans="1:6">
       <c r="A912" t="s">
-        <v>1594</v>
+        <v>1590</v>
       </c>
       <c r="B912" t="s">
         <v>1181</v>
       </c>
       <c r="C912" t="s">
-        <v>344</v>
+        <v>212</v>
       </c>
       <c r="D912" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E912" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="F912" t="s">
-        <v>1595</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="913" spans="1:6">
       <c r="A913" t="s">
-        <v>1596</v>
+        <v>1592</v>
       </c>
       <c r="B913" t="s">
         <v>1181</v>
       </c>
       <c r="C913" t="s">
-        <v>344</v>
+        <v>212</v>
       </c>
       <c r="D913" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E913" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="F913" t="s">
-        <v>1597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="914" spans="1:6">
       <c r="A914" t="s">
-        <v>1598</v>
+        <v>1593</v>
       </c>
       <c r="B914" t="s">
         <v>1181</v>
       </c>
       <c r="C914" t="s">
-        <v>344</v>
+        <v>212</v>
       </c>
       <c r="D914" t="s">
-        <v>227</v>
+        <v>1185</v>
       </c>
       <c r="E914" t="s">
-        <v>228</v>
+        <v>1186</v>
       </c>
       <c r="F914" t="s">
-        <v>602</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="915" spans="1:6">
       <c r="A915" t="s">
-        <v>1599</v>
+        <v>1595</v>
       </c>
       <c r="B915" t="s">
         <v>1181</v>
       </c>
       <c r="C915" t="s">
-        <v>348</v>
+        <v>212</v>
       </c>
       <c r="D915" t="s">
-        <v>227</v>
+        <v>1189</v>
       </c>
       <c r="E915" t="s">
-        <v>228</v>
+        <v>1190</v>
       </c>
       <c r="F915" t="s">
-        <v>602</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="916" spans="1:6">
       <c r="A916" t="s">
-        <v>1600</v>
+        <v>1596</v>
       </c>
       <c r="B916" t="s">
         <v>1181</v>
       </c>
       <c r="C916" t="s">
-        <v>348</v>
+        <v>214</v>
       </c>
       <c r="D916" t="s">
         <v>219</v>
       </c>
       <c r="E916" t="s">
         <v>220</v>
       </c>
       <c r="F916" t="s">
-        <v>1601</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="917" spans="1:6">
       <c r="A917" t="s">
-        <v>1602</v>
+        <v>1598</v>
       </c>
       <c r="B917" t="s">
         <v>1181</v>
       </c>
       <c r="C917" t="s">
-        <v>348</v>
+        <v>214</v>
       </c>
       <c r="D917" t="s">
         <v>223</v>
       </c>
       <c r="E917" t="s">
         <v>224</v>
       </c>
       <c r="F917" t="s">
-        <v>1603</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="A918" t="s">
-        <v>1604</v>
+        <v>1600</v>
       </c>
       <c r="B918" t="s">
         <v>1181</v>
       </c>
       <c r="C918" t="s">
-        <v>352</v>
+        <v>214</v>
       </c>
       <c r="D918" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E918" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F918" t="s">
-        <v>1605</v>
+        <v>602</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="A919" t="s">
-        <v>1606</v>
+        <v>1601</v>
       </c>
       <c r="B919" t="s">
         <v>1181</v>
       </c>
       <c r="C919" t="s">
-        <v>352</v>
+        <v>214</v>
       </c>
       <c r="D919" t="s">
-        <v>223</v>
+        <v>1185</v>
       </c>
       <c r="E919" t="s">
-        <v>224</v>
+        <v>1186</v>
       </c>
       <c r="F919" t="s">
-        <v>1607</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="920" spans="1:6">
       <c r="A920" t="s">
-        <v>1608</v>
+        <v>1603</v>
       </c>
       <c r="B920" t="s">
         <v>1181</v>
       </c>
       <c r="C920" t="s">
-        <v>352</v>
+        <v>214</v>
       </c>
       <c r="D920" t="s">
-        <v>227</v>
+        <v>1189</v>
       </c>
       <c r="E920" t="s">
-        <v>228</v>
+        <v>1190</v>
       </c>
       <c r="F920" t="s">
-        <v>602</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="921" spans="1:6">
       <c r="A921" t="s">
-        <v>1609</v>
+        <v>1604</v>
       </c>
       <c r="B921" t="s">
         <v>1181</v>
       </c>
       <c r="C921" t="s">
-        <v>356</v>
+        <v>312</v>
       </c>
       <c r="D921" t="s">
         <v>219</v>
       </c>
       <c r="E921" t="s">
         <v>220</v>
       </c>
       <c r="F921" t="s">
-        <v>1610</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="922" spans="1:6">
       <c r="A922" t="s">
-        <v>1611</v>
+        <v>1606</v>
       </c>
       <c r="B922" t="s">
         <v>1181</v>
       </c>
       <c r="C922" t="s">
-        <v>356</v>
+        <v>312</v>
       </c>
       <c r="D922" t="s">
         <v>223</v>
       </c>
       <c r="E922" t="s">
         <v>224</v>
       </c>
       <c r="F922" t="s">
-        <v>1612</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="923" spans="1:6">
       <c r="A923" t="s">
-        <v>1613</v>
+        <v>1608</v>
       </c>
       <c r="B923" t="s">
         <v>1181</v>
       </c>
       <c r="C923" t="s">
-        <v>356</v>
+        <v>312</v>
       </c>
       <c r="D923" t="s">
         <v>227</v>
       </c>
       <c r="E923" t="s">
         <v>228</v>
       </c>
       <c r="F923" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="924" spans="1:6">
       <c r="A924" t="s">
-        <v>1614</v>
+        <v>1609</v>
       </c>
       <c r="B924" t="s">
         <v>1181</v>
       </c>
       <c r="C924" t="s">
-        <v>360</v>
+        <v>312</v>
       </c>
       <c r="D924" t="s">
-        <v>219</v>
+        <v>1185</v>
       </c>
       <c r="E924" t="s">
-        <v>220</v>
+        <v>1186</v>
       </c>
       <c r="F924" t="s">
-        <v>1615</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="925" spans="1:6">
       <c r="A925" t="s">
-        <v>1616</v>
+        <v>1611</v>
       </c>
       <c r="B925" t="s">
         <v>1181</v>
       </c>
       <c r="C925" t="s">
-        <v>360</v>
+        <v>312</v>
       </c>
       <c r="D925" t="s">
-        <v>223</v>
+        <v>1189</v>
       </c>
       <c r="E925" t="s">
-        <v>224</v>
+        <v>1190</v>
       </c>
       <c r="F925" t="s">
-        <v>1617</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="926" spans="1:6">
       <c r="A926" t="s">
-        <v>1618</v>
+        <v>1612</v>
       </c>
       <c r="B926" t="s">
         <v>1181</v>
       </c>
       <c r="C926" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="D926" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="E926" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="F926" t="s">
-        <v>602</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="927" spans="1:6">
       <c r="A927" t="s">
-        <v>1619</v>
+        <v>1614</v>
       </c>
       <c r="B927" t="s">
         <v>1181</v>
       </c>
       <c r="C927" t="s">
-        <v>364</v>
+        <v>316</v>
       </c>
       <c r="D927" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E927" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="F927" t="s">
-        <v>1620</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="928" spans="1:6">
       <c r="A928" t="s">
-        <v>1621</v>
+        <v>1616</v>
       </c>
       <c r="B928" t="s">
         <v>1181</v>
       </c>
       <c r="C928" t="s">
-        <v>364</v>
+        <v>316</v>
       </c>
       <c r="D928" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E928" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="F928" t="s">
-        <v>1622</v>
+        <v>602</v>
       </c>
     </row>
     <row r="929" spans="1:6">
       <c r="A929" t="s">
-        <v>1623</v>
+        <v>1617</v>
       </c>
       <c r="B929" t="s">
         <v>1181</v>
       </c>
       <c r="C929" t="s">
-        <v>364</v>
+        <v>316</v>
       </c>
       <c r="D929" t="s">
-        <v>227</v>
+        <v>1185</v>
       </c>
       <c r="E929" t="s">
-        <v>228</v>
+        <v>1186</v>
       </c>
       <c r="F929" t="s">
-        <v>602</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="930" spans="1:6">
       <c r="A930" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="B930" t="s">
         <v>1181</v>
       </c>
       <c r="C930" t="s">
-        <v>368</v>
+        <v>316</v>
       </c>
       <c r="D930" t="s">
-        <v>219</v>
+        <v>1189</v>
       </c>
       <c r="E930" t="s">
-        <v>220</v>
+        <v>1190</v>
       </c>
       <c r="F930" t="s">
-        <v>1625</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="931" spans="1:6">
       <c r="A931" t="s">
-        <v>1626</v>
+        <v>1620</v>
       </c>
       <c r="B931" t="s">
         <v>1181</v>
       </c>
       <c r="C931" t="s">
-        <v>368</v>
+        <v>320</v>
       </c>
       <c r="D931" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="E931" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="F931" t="s">
-        <v>1627</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="932" spans="1:6">
       <c r="A932" t="s">
-        <v>1628</v>
+        <v>1622</v>
       </c>
       <c r="B932" t="s">
         <v>1181</v>
       </c>
       <c r="C932" t="s">
-        <v>368</v>
+        <v>320</v>
       </c>
       <c r="D932" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E932" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="F932" t="s">
-        <v>602</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="933" spans="1:6">
       <c r="A933" t="s">
-        <v>1629</v>
+        <v>1624</v>
       </c>
       <c r="B933" t="s">
         <v>1181</v>
       </c>
       <c r="C933" t="s">
-        <v>371</v>
+        <v>320</v>
       </c>
       <c r="D933" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E933" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F933" t="s">
-        <v>1630</v>
+        <v>602</v>
       </c>
     </row>
     <row r="934" spans="1:6">
       <c r="A934" t="s">
-        <v>1631</v>
+        <v>1625</v>
       </c>
       <c r="B934" t="s">
         <v>1181</v>
       </c>
       <c r="C934" t="s">
-        <v>371</v>
+        <v>320</v>
       </c>
       <c r="D934" t="s">
-        <v>223</v>
+        <v>1185</v>
       </c>
       <c r="E934" t="s">
-        <v>224</v>
+        <v>1186</v>
       </c>
       <c r="F934" t="s">
-        <v>1632</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="935" spans="1:6">
       <c r="A935" t="s">
-        <v>1633</v>
+        <v>1627</v>
       </c>
       <c r="B935" t="s">
         <v>1181</v>
       </c>
       <c r="C935" t="s">
-        <v>371</v>
+        <v>320</v>
       </c>
       <c r="D935" t="s">
-        <v>227</v>
+        <v>1189</v>
       </c>
       <c r="E935" t="s">
-        <v>228</v>
+        <v>1190</v>
       </c>
       <c r="F935" t="s">
-        <v>602</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="936" spans="1:6">
       <c r="A936" t="s">
-        <v>1634</v>
+        <v>1628</v>
       </c>
       <c r="B936" t="s">
         <v>1181</v>
       </c>
       <c r="C936" t="s">
-        <v>374</v>
+        <v>324</v>
       </c>
       <c r="D936" t="s">
         <v>219</v>
       </c>
       <c r="E936" t="s">
         <v>220</v>
       </c>
       <c r="F936" t="s">
-        <v>1635</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="937" spans="1:6">
       <c r="A937" t="s">
-        <v>1636</v>
+        <v>1630</v>
       </c>
       <c r="B937" t="s">
         <v>1181</v>
       </c>
       <c r="C937" t="s">
-        <v>374</v>
+        <v>324</v>
       </c>
       <c r="D937" t="s">
         <v>223</v>
       </c>
       <c r="E937" t="s">
         <v>224</v>
       </c>
       <c r="F937" t="s">
-        <v>1637</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="938" spans="1:6">
       <c r="A938" t="s">
-        <v>1638</v>
+        <v>1632</v>
       </c>
       <c r="B938" t="s">
         <v>1181</v>
       </c>
       <c r="C938" t="s">
-        <v>374</v>
+        <v>324</v>
       </c>
       <c r="D938" t="s">
         <v>227</v>
       </c>
       <c r="E938" t="s">
         <v>228</v>
       </c>
       <c r="F938" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="939" spans="1:6">
       <c r="A939" t="s">
-        <v>1639</v>
+        <v>1633</v>
       </c>
       <c r="B939" t="s">
         <v>1181</v>
       </c>
       <c r="C939" t="s">
-        <v>377</v>
+        <v>324</v>
       </c>
       <c r="D939" t="s">
-        <v>219</v>
+        <v>1185</v>
       </c>
       <c r="E939" t="s">
-        <v>220</v>
+        <v>1186</v>
       </c>
       <c r="F939" t="s">
-        <v>1640</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="940" spans="1:6">
       <c r="A940" t="s">
-        <v>1641</v>
+        <v>1635</v>
       </c>
       <c r="B940" t="s">
         <v>1181</v>
       </c>
       <c r="C940" t="s">
-        <v>377</v>
+        <v>324</v>
       </c>
       <c r="D940" t="s">
-        <v>223</v>
+        <v>1189</v>
       </c>
       <c r="E940" t="s">
-        <v>224</v>
+        <v>1190</v>
       </c>
       <c r="F940" t="s">
-        <v>1642</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="941" spans="1:6">
       <c r="A941" t="s">
-        <v>1643</v>
+        <v>1636</v>
       </c>
       <c r="B941" t="s">
         <v>1181</v>
       </c>
       <c r="C941" t="s">
-        <v>377</v>
+        <v>328</v>
       </c>
       <c r="D941" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="E941" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="F941" t="s">
-        <v>602</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="942" spans="1:6">
       <c r="A942" t="s">
-        <v>1644</v>
+        <v>1638</v>
       </c>
       <c r="B942" t="s">
         <v>1181</v>
       </c>
       <c r="C942" t="s">
-        <v>380</v>
+        <v>328</v>
       </c>
       <c r="D942" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E942" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="F942" t="s">
-        <v>1645</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="943" spans="1:6">
       <c r="A943" t="s">
-        <v>1646</v>
+        <v>1640</v>
       </c>
       <c r="B943" t="s">
         <v>1181</v>
       </c>
       <c r="C943" t="s">
-        <v>380</v>
+        <v>328</v>
       </c>
       <c r="D943" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E943" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="F943" t="s">
-        <v>1647</v>
+        <v>602</v>
       </c>
     </row>
     <row r="944" spans="1:6">
       <c r="A944" t="s">
-        <v>1648</v>
+        <v>1641</v>
       </c>
       <c r="B944" t="s">
         <v>1181</v>
       </c>
       <c r="C944" t="s">
-        <v>380</v>
+        <v>328</v>
       </c>
       <c r="D944" t="s">
-        <v>227</v>
+        <v>1185</v>
       </c>
       <c r="E944" t="s">
-        <v>228</v>
+        <v>1186</v>
       </c>
       <c r="F944" t="s">
-        <v>228</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="945" spans="1:6">
       <c r="A945" t="s">
-        <v>1649</v>
+        <v>1643</v>
       </c>
       <c r="B945" t="s">
         <v>1181</v>
       </c>
       <c r="C945" t="s">
-        <v>222</v>
+        <v>328</v>
       </c>
       <c r="D945" t="s">
-        <v>223</v>
+        <v>1189</v>
       </c>
       <c r="E945" t="s">
-        <v>224</v>
+        <v>1190</v>
       </c>
       <c r="F945" t="s">
-        <v>1650</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="946" spans="1:6">
       <c r="A946" t="s">
-        <v>1651</v>
+        <v>1644</v>
       </c>
       <c r="B946" t="s">
         <v>1181</v>
       </c>
       <c r="C946" t="s">
-        <v>222</v>
+        <v>332</v>
       </c>
       <c r="D946" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="E946" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="F946" t="s">
-        <v>228</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="947" spans="1:6">
       <c r="A947" t="s">
-        <v>1652</v>
+        <v>1646</v>
       </c>
       <c r="B947" t="s">
         <v>1181</v>
       </c>
       <c r="C947" t="s">
-        <v>232</v>
+        <v>332</v>
       </c>
       <c r="D947" t="s">
         <v>223</v>
       </c>
       <c r="E947" t="s">
         <v>224</v>
       </c>
       <c r="F947" t="s">
-        <v>1653</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="948" spans="1:6">
       <c r="A948" t="s">
-        <v>1654</v>
+        <v>1648</v>
       </c>
       <c r="B948" t="s">
         <v>1181</v>
       </c>
       <c r="C948" t="s">
-        <v>232</v>
+        <v>332</v>
       </c>
       <c r="D948" t="s">
         <v>227</v>
       </c>
       <c r="E948" t="s">
         <v>228</v>
       </c>
       <c r="F948" t="s">
-        <v>228</v>
+        <v>602</v>
       </c>
     </row>
     <row r="949" spans="1:6">
       <c r="A949" t="s">
-        <v>1655</v>
+        <v>1649</v>
       </c>
       <c r="B949" t="s">
         <v>1181</v>
       </c>
       <c r="C949" t="s">
-        <v>236</v>
+        <v>332</v>
       </c>
       <c r="D949" t="s">
-        <v>223</v>
+        <v>1185</v>
       </c>
       <c r="E949" t="s">
-        <v>224</v>
+        <v>1186</v>
       </c>
       <c r="F949" t="s">
-        <v>1656</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="950" spans="1:6">
       <c r="A950" t="s">
-        <v>1657</v>
+        <v>1651</v>
       </c>
       <c r="B950" t="s">
         <v>1181</v>
       </c>
       <c r="C950" t="s">
-        <v>236</v>
+        <v>332</v>
       </c>
       <c r="D950" t="s">
-        <v>227</v>
+        <v>1189</v>
       </c>
       <c r="E950" t="s">
-        <v>228</v>
+        <v>1190</v>
       </c>
       <c r="F950" t="s">
-        <v>228</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="951" spans="1:6">
       <c r="A951" t="s">
-        <v>1658</v>
+        <v>1652</v>
       </c>
       <c r="B951" t="s">
         <v>1181</v>
       </c>
       <c r="C951" t="s">
-        <v>240</v>
+        <v>336</v>
       </c>
       <c r="D951" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="E951" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="F951" t="s">
-        <v>1659</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="952" spans="1:6">
       <c r="A952" t="s">
-        <v>1660</v>
+        <v>1654</v>
       </c>
       <c r="B952" t="s">
         <v>1181</v>
       </c>
       <c r="C952" t="s">
-        <v>240</v>
+        <v>336</v>
       </c>
       <c r="D952" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E952" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="F952" t="s">
-        <v>228</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="953" spans="1:6">
       <c r="A953" t="s">
-        <v>1661</v>
+        <v>1656</v>
       </c>
       <c r="B953" t="s">
         <v>1181</v>
       </c>
       <c r="C953" t="s">
-        <v>244</v>
+        <v>336</v>
       </c>
       <c r="D953" t="s">
         <v>227</v>
       </c>
       <c r="E953" t="s">
         <v>228</v>
       </c>
       <c r="F953" t="s">
-        <v>228</v>
+        <v>602</v>
       </c>
     </row>
     <row r="954" spans="1:6">
       <c r="A954" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B954" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C954" t="s">
+        <v>336</v>
+      </c>
+      <c r="D954" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E954" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F954" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="955" spans="1:6">
+      <c r="A955" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B955" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C955" t="s">
+        <v>336</v>
+      </c>
+      <c r="D955" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E955" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F955" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="956" spans="1:6">
+      <c r="A956" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B956" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C956" t="s">
+        <v>340</v>
+      </c>
+      <c r="D956" t="s">
+        <v>219</v>
+      </c>
+      <c r="E956" t="s">
+        <v>220</v>
+      </c>
+      <c r="F956" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="957" spans="1:6">
+      <c r="A957" t="s">
         <v>1662</v>
       </c>
-      <c r="B954" t="s">
+      <c r="B957" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C957" t="s">
+        <v>340</v>
+      </c>
+      <c r="D957" t="s">
+        <v>223</v>
+      </c>
+      <c r="E957" t="s">
+        <v>224</v>
+      </c>
+      <c r="F957" t="s">
         <v>1663</v>
       </c>
-      <c r="C954" t="s">
+    </row>
+    <row r="958" spans="1:6">
+      <c r="A958" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B958" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C958" t="s">
+        <v>340</v>
+      </c>
+      <c r="D958" t="s">
+        <v>227</v>
+      </c>
+      <c r="E958" t="s">
+        <v>228</v>
+      </c>
+      <c r="F958" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="959" spans="1:6">
+      <c r="A959" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B959" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C959" t="s">
+        <v>340</v>
+      </c>
+      <c r="D959" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E959" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F959" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="960" spans="1:6">
+      <c r="A960" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B960" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C960" t="s">
+        <v>340</v>
+      </c>
+      <c r="D960" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E960" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F960" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="961" spans="1:6">
+      <c r="A961" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B961" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C961" t="s">
+        <v>344</v>
+      </c>
+      <c r="D961" t="s">
+        <v>219</v>
+      </c>
+      <c r="E961" t="s">
+        <v>220</v>
+      </c>
+      <c r="F961" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="962" spans="1:6">
+      <c r="A962" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B962" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C962" t="s">
+        <v>344</v>
+      </c>
+      <c r="D962" t="s">
+        <v>223</v>
+      </c>
+      <c r="E962" t="s">
+        <v>224</v>
+      </c>
+      <c r="F962" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="963" spans="1:6">
+      <c r="A963" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B963" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C963" t="s">
+        <v>344</v>
+      </c>
+      <c r="D963" t="s">
+        <v>227</v>
+      </c>
+      <c r="E963" t="s">
+        <v>228</v>
+      </c>
+      <c r="F963" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="964" spans="1:6">
+      <c r="A964" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B964" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C964" t="s">
+        <v>344</v>
+      </c>
+      <c r="D964" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E964" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F964" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="965" spans="1:6">
+      <c r="A965" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B965" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C965" t="s">
+        <v>344</v>
+      </c>
+      <c r="D965" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E965" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F965" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="966" spans="1:6">
+      <c r="A966" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B966" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C966" t="s">
+        <v>348</v>
+      </c>
+      <c r="D966" t="s">
+        <v>227</v>
+      </c>
+      <c r="E966" t="s">
+        <v>228</v>
+      </c>
+      <c r="F966" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="967" spans="1:6">
+      <c r="A967" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B967" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C967" t="s">
+        <v>348</v>
+      </c>
+      <c r="D967" t="s">
+        <v>219</v>
+      </c>
+      <c r="E967" t="s">
+        <v>220</v>
+      </c>
+      <c r="F967" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="968" spans="1:6">
+      <c r="A968" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B968" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C968" t="s">
+        <v>348</v>
+      </c>
+      <c r="D968" t="s">
+        <v>223</v>
+      </c>
+      <c r="E968" t="s">
+        <v>224</v>
+      </c>
+      <c r="F968" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="969" spans="1:6">
+      <c r="A969" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B969" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C969" t="s">
+        <v>348</v>
+      </c>
+      <c r="D969" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E969" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F969" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="970" spans="1:6">
+      <c r="A970" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B970" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C970" t="s">
+        <v>348</v>
+      </c>
+      <c r="D970" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E970" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F970" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="971" spans="1:6">
+      <c r="A971" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B971" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C971" t="s">
+        <v>352</v>
+      </c>
+      <c r="D971" t="s">
+        <v>219</v>
+      </c>
+      <c r="E971" t="s">
+        <v>220</v>
+      </c>
+      <c r="F971" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="972" spans="1:6">
+      <c r="A972" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B972" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C972" t="s">
+        <v>352</v>
+      </c>
+      <c r="D972" t="s">
+        <v>223</v>
+      </c>
+      <c r="E972" t="s">
+        <v>224</v>
+      </c>
+      <c r="F972" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="973" spans="1:6">
+      <c r="A973" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B973" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C973" t="s">
+        <v>352</v>
+      </c>
+      <c r="D973" t="s">
+        <v>227</v>
+      </c>
+      <c r="E973" t="s">
+        <v>228</v>
+      </c>
+      <c r="F973" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="974" spans="1:6">
+      <c r="A974" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B974" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C974" t="s">
+        <v>356</v>
+      </c>
+      <c r="D974" t="s">
+        <v>219</v>
+      </c>
+      <c r="E974" t="s">
+        <v>220</v>
+      </c>
+      <c r="F974" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="975" spans="1:6">
+      <c r="A975" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B975" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C975" t="s">
+        <v>356</v>
+      </c>
+      <c r="D975" t="s">
+        <v>223</v>
+      </c>
+      <c r="E975" t="s">
+        <v>224</v>
+      </c>
+      <c r="F975" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="976" spans="1:6">
+      <c r="A976" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B976" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C976" t="s">
+        <v>356</v>
+      </c>
+      <c r="D976" t="s">
+        <v>227</v>
+      </c>
+      <c r="E976" t="s">
+        <v>228</v>
+      </c>
+      <c r="F976" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="977" spans="1:6">
+      <c r="A977" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B977" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C977" t="s">
+        <v>360</v>
+      </c>
+      <c r="D977" t="s">
+        <v>219</v>
+      </c>
+      <c r="E977" t="s">
+        <v>220</v>
+      </c>
+      <c r="F977" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="978" spans="1:6">
+      <c r="A978" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B978" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C978" t="s">
+        <v>360</v>
+      </c>
+      <c r="D978" t="s">
+        <v>223</v>
+      </c>
+      <c r="E978" t="s">
+        <v>224</v>
+      </c>
+      <c r="F978" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="979" spans="1:6">
+      <c r="A979" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B979" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C979" t="s">
+        <v>360</v>
+      </c>
+      <c r="D979" t="s">
+        <v>227</v>
+      </c>
+      <c r="E979" t="s">
+        <v>228</v>
+      </c>
+      <c r="F979" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="980" spans="1:6">
+      <c r="A980" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B980" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C980" t="s">
+        <v>364</v>
+      </c>
+      <c r="D980" t="s">
+        <v>219</v>
+      </c>
+      <c r="E980" t="s">
+        <v>220</v>
+      </c>
+      <c r="F980" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="981" spans="1:6">
+      <c r="A981" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B981" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C981" t="s">
+        <v>364</v>
+      </c>
+      <c r="D981" t="s">
+        <v>223</v>
+      </c>
+      <c r="E981" t="s">
+        <v>224</v>
+      </c>
+      <c r="F981" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="982" spans="1:6">
+      <c r="A982" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B982" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C982" t="s">
+        <v>364</v>
+      </c>
+      <c r="D982" t="s">
+        <v>227</v>
+      </c>
+      <c r="E982" t="s">
+        <v>228</v>
+      </c>
+      <c r="F982" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="983" spans="1:6">
+      <c r="A983" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B983" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C983" t="s">
+        <v>368</v>
+      </c>
+      <c r="D983" t="s">
+        <v>219</v>
+      </c>
+      <c r="E983" t="s">
+        <v>220</v>
+      </c>
+      <c r="F983" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="984" spans="1:6">
+      <c r="A984" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B984" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C984" t="s">
+        <v>368</v>
+      </c>
+      <c r="D984" t="s">
+        <v>223</v>
+      </c>
+      <c r="E984" t="s">
+        <v>224</v>
+      </c>
+      <c r="F984" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="985" spans="1:6">
+      <c r="A985" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B985" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C985" t="s">
+        <v>368</v>
+      </c>
+      <c r="D985" t="s">
+        <v>227</v>
+      </c>
+      <c r="E985" t="s">
+        <v>228</v>
+      </c>
+      <c r="F985" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="986" spans="1:6">
+      <c r="A986" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B986" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C986" t="s">
+        <v>371</v>
+      </c>
+      <c r="D986" t="s">
+        <v>219</v>
+      </c>
+      <c r="E986" t="s">
+        <v>220</v>
+      </c>
+      <c r="F986" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="987" spans="1:6">
+      <c r="A987" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B987" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C987" t="s">
+        <v>371</v>
+      </c>
+      <c r="D987" t="s">
+        <v>223</v>
+      </c>
+      <c r="E987" t="s">
+        <v>224</v>
+      </c>
+      <c r="F987" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="988" spans="1:6">
+      <c r="A988" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B988" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C988" t="s">
+        <v>371</v>
+      </c>
+      <c r="D988" t="s">
+        <v>227</v>
+      </c>
+      <c r="E988" t="s">
+        <v>228</v>
+      </c>
+      <c r="F988" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="989" spans="1:6">
+      <c r="A989" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B989" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C989" t="s">
+        <v>374</v>
+      </c>
+      <c r="D989" t="s">
+        <v>219</v>
+      </c>
+      <c r="E989" t="s">
+        <v>220</v>
+      </c>
+      <c r="F989" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="990" spans="1:6">
+      <c r="A990" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B990" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C990" t="s">
+        <v>374</v>
+      </c>
+      <c r="D990" t="s">
+        <v>223</v>
+      </c>
+      <c r="E990" t="s">
+        <v>224</v>
+      </c>
+      <c r="F990" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="991" spans="1:6">
+      <c r="A991" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B991" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C991" t="s">
+        <v>374</v>
+      </c>
+      <c r="D991" t="s">
+        <v>227</v>
+      </c>
+      <c r="E991" t="s">
+        <v>228</v>
+      </c>
+      <c r="F991" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="992" spans="1:6">
+      <c r="A992" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B992" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C992" t="s">
+        <v>377</v>
+      </c>
+      <c r="D992" t="s">
+        <v>219</v>
+      </c>
+      <c r="E992" t="s">
+        <v>220</v>
+      </c>
+      <c r="F992" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="993" spans="1:6">
+      <c r="A993" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B993" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C993" t="s">
+        <v>377</v>
+      </c>
+      <c r="D993" t="s">
+        <v>223</v>
+      </c>
+      <c r="E993" t="s">
+        <v>224</v>
+      </c>
+      <c r="F993" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="994" spans="1:6">
+      <c r="A994" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B994" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C994" t="s">
+        <v>377</v>
+      </c>
+      <c r="D994" t="s">
+        <v>227</v>
+      </c>
+      <c r="E994" t="s">
+        <v>228</v>
+      </c>
+      <c r="F994" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="995" spans="1:6">
+      <c r="A995" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B995" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C995" t="s">
+        <v>380</v>
+      </c>
+      <c r="D995" t="s">
+        <v>219</v>
+      </c>
+      <c r="E995" t="s">
+        <v>220</v>
+      </c>
+      <c r="F995" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="996" spans="1:6">
+      <c r="A996" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B996" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C996" t="s">
+        <v>380</v>
+      </c>
+      <c r="D996" t="s">
+        <v>223</v>
+      </c>
+      <c r="E996" t="s">
+        <v>224</v>
+      </c>
+      <c r="F996" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="997" spans="1:6">
+      <c r="A997" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B997" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C997" t="s">
+        <v>380</v>
+      </c>
+      <c r="D997" t="s">
+        <v>227</v>
+      </c>
+      <c r="E997" t="s">
+        <v>228</v>
+      </c>
+      <c r="F997" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="998" spans="1:6">
+      <c r="A998" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B998" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C998" t="s">
+        <v>222</v>
+      </c>
+      <c r="D998" t="s">
+        <v>223</v>
+      </c>
+      <c r="E998" t="s">
+        <v>224</v>
+      </c>
+      <c r="F998" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="999" spans="1:6">
+      <c r="A999" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B999" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C999" t="s">
+        <v>222</v>
+      </c>
+      <c r="D999" t="s">
+        <v>227</v>
+      </c>
+      <c r="E999" t="s">
+        <v>228</v>
+      </c>
+      <c r="F999" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:6">
+      <c r="A1000" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>222</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:6">
+      <c r="A1001" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:6">
+      <c r="A1002" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:6">
+      <c r="A1003" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:6">
+      <c r="A1004" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>236</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:6">
+      <c r="A1005" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>236</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:6">
+      <c r="A1006" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>236</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:6">
+      <c r="A1007" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>240</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:6">
+      <c r="A1008" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>240</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:6">
+      <c r="A1009" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>240</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:6">
+      <c r="A1010" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>244</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:6">
+      <c r="A1011" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>244</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:6">
+      <c r="A1012" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>244</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:6">
+      <c r="A1013" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>248</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:6">
+      <c r="A1014" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>248</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:6">
+      <c r="A1015" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>248</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:6">
+      <c r="A1016" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1016" t="s">
         <v>8</v>
       </c>
-      <c r="D954" t="s">
+      <c r="D1016" t="s">
         <v>25</v>
       </c>
-      <c r="E954" t="s">
+      <c r="E1016" t="s">
         <v>26</v>
       </c>
-      <c r="F954" t="s">
-        <v>1664</v>
+      <c r="F1016" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:6">
+      <c r="A1017" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:6">
+      <c r="A1018" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:6">
+      <c r="A1019" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:6">
+      <c r="A1020" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:6">
+      <c r="A1021" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:6">
+      <c r="A1022" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>103</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>215</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>216</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:6">
+      <c r="A1023" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>103</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>205</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:6">
+      <c r="A1024" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>106</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>205</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:6">
+      <c r="A1025" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>106</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>215</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>216</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:6">
+      <c r="A1026" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>203</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>215</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>216</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:6">
+      <c r="A1027" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>280</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>215</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>216</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:6">
+      <c r="A1028" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>208</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>215</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>216</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:6">
+      <c r="A1029" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:6">
+      <c r="A1030" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:6">
+      <c r="A1031" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:6">
+      <c r="A1032" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>230</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:6">
+      <c r="A1033" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>230</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:6">
+      <c r="A1034" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>230</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:6">
+      <c r="A1035" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>234</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:6">
+      <c r="A1036" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>234</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:6">
+      <c r="A1037" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>234</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:6">
+      <c r="A1038" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>238</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:6">
+      <c r="A1039" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>238</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:6">
+      <c r="A1040" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>238</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:6">
+      <c r="A1041" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>242</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:6">
+      <c r="A1042" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>242</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:6">
+      <c r="A1043" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>242</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:6">
+      <c r="A1044" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>246</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:6">
+      <c r="A1045" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>246</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:6">
+      <c r="A1046" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>246</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:6">
+      <c r="A1047" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:6">
+      <c r="A1048" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:6">
+      <c r="A1049" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:6">
+      <c r="A1050" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>253</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:6">
+      <c r="A1051" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>253</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:6">
+      <c r="A1052" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>253</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:6">
+      <c r="A1053" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>256</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:6">
+      <c r="A1054" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>256</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:6">
+      <c r="A1055" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>256</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:6">
+      <c r="A1056" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>259</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>227</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:6">
+      <c r="A1057" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>259</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:6">
+      <c r="A1058" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>259</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:6">
+      <c r="A1059" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:6">
+      <c r="A1060" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:6">
+      <c r="A1061" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>265</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:6">
+      <c r="A1062" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>265</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:6">
+      <c r="A1063" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>268</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:6">
+      <c r="A1064" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>268</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:6">
+      <c r="A1065" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>271</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:6">
+      <c r="A1066" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>271</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:6">
+      <c r="A1067" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>274</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>223</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>1851</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>